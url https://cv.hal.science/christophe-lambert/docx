--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -636,161 +636,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Upwelling Systems an Underestimated Source of Long Chain Omega‐3 in the Ocean? The Case of the Southern Benguela Upwelling System</w:t>
+                <w:t xml:space="preserve">Effect of Grafted and Dyed Polyamide Nets on the Adhesion of Three Marine Bacterial Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+                <w:t xml:space="preserve">Intissar Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+                <w:t xml:space="preserve">Wafa Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Flynn</w:t>
+                <w:t xml:space="preserve">Rihab Ben Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Burger</w:t>
+                <w:t xml:space="preserve">Pascale Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+                <w:t xml:space="preserve">Diego Mantovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
+              <w:t xml:space="preserve">Thalassas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JG007528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41208-023-00555-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219726v1</w:t>
+                <w:t xml:space="preserve">hal-04132404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t>
               </w:r>
@@ -904,753 +904,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Grafted and Dyed Polyamide Nets on the Adhesion of Three Marine Bacterial Strains</w:t>
+                <w:t xml:space="preserve">The effect of temperature on the release of silicon, iron and manganese into seawater from resuspended sediment particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intissar Amara</w:t>
+                <w:t xml:space="preserve">Wen-Hsuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Miled</w:t>
+                <w:t xml:space="preserve">Hélène Planquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihab Ben Slama</w:t>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chevallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Mantovani</w:t>
+                <w:t xml:space="preserve">Floriane Desprez de Gesincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thalassas</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41208-023-00555-4⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2023.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132404v1</w:t>
+                <w:t xml:space="preserve">hal-04087680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of temperature on the release of silicon, iron and manganese into seawater from resuspended sediment particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Upwelling Systems an Underestimated Source of Long Chain Omega‐3 in the Ocean? The Case of the Southern Benguela Upwelling System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen-Hsuan Liao</w:t>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Planquette</w:t>
+                <w:t xml:space="preserve">Raquel Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Jessica Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Desprez de Gesincourt</w:t>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2023.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JG007528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087680v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life history of oysters influences Vibrio parahaemolyticus accumulation in Pacific oysters ( Crassostrea gigas )</w:t>
+                <w:t xml:space="preserve">Scale-Up to Pilot of a Non-Axenic Culture of Thraustochytrids Using Digestate from Methanization as Nitrogen Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sorée</w:t>
+                <w:t xml:space="preserve">Denis de La Broise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delavat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Mariana Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solen Lozach</w:t>
+                <w:t xml:space="preserve">Luc Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Papin</w:t>
+                <w:t xml:space="preserve">Maurean Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teo Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15996⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (8), pp.499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20080499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202208v1</w:t>
+                <w:t xml:space="preserve">hal-04237349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-Up to Pilot of a Non-Axenic Culture of Thraustochytrids Using Digestate from Methanization as Nitrogen Source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 13CO2 Enrichment Experiment to Study the Synthesis Pathways of Polyunsaturated Fatty Acids of the Haptophyte Tisochrysis lutea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Ventura</w:t>
+                <w:t xml:space="preserve">Marine Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Chauchat</w:t>
+                <w:t xml:space="preserve">Frédéric Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurean Guerreiro</w:t>
+                <w:t xml:space="preserve">Matthieu Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teo Michez</w:t>
+                <w:t xml:space="preserve">Ai Ning Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 20 (8), pp.499. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md20080499⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 20, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20010022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237349v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 13CO2 Enrichment Experiment to Study the Synthesis Pathways of Polyunsaturated Fatty Acids of the Haptophyte Tisochrysis lutea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can artificial magnetic fields alter the functional role of the blue mussel, Mytilus edulis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Planchon</w:t>
+                <w:t xml:space="preserve">Luana Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Garnier</w:t>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai Ning Loh</w:t>
+                <w:t xml:space="preserve">Frédéric Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, pp.22. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (6), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md20010022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-022-04065-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056518v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Aurantiochytrium mangrovei Biomass Grown on Digestate as a Sustainable Feed Ingredient of Sea Bass, Dicentrarchus labrax, Juveniles and Larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauean Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can artificial magnetic fields alter the functional role of the blue mussel, Mytilus edulis?</w:t>
+                <w:t xml:space="preserve">Interoperable vocabulary for marine microbial flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luana Albert</w:t>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maire</w:t>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Véronique Créach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+                <w:t xml:space="preserve">Soumaya Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-022-04065-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (5), 13p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.975877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840624v1</w:t>
+                <w:t xml:space="preserve">hal-04296915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperable vocabulary for marine microbial flow cytometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life history of oysters influences Vibrio parahaemolyticus accumulation in Pacific oysters ( Crassostrea gigas )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Marion Sorée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Créach</w:t>
+                <w:t xml:space="preserve">François Delavat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Lahbib</w:t>
+                <w:t xml:space="preserve">Solen Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+                <w:t xml:space="preserve">Mathias Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (5), 13p. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.4401-4410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.975877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296915v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbes support enhanced nitrogen requirements of coral holobionts in a high CO 2 environment</w:t>
               </w:r>
@@ -2263,51 +2263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the Type IV Secretion System in the Pathogenicity of Vibrio tapetis, the Etiological Agent of Brown Ring Disease Affecting the Manila Clam Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,7055 +2512,7055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking forest revival at the end of the Roman Period in north-western Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanopolystyrene beads affect motility and reproductive success of oyster spermatozoa (Crassostrea gigas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lambert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Labeyrie</w:t>
+                <w:t xml:space="preserve">M. Boulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77253-1⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.1039-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2020.1808104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126799v1</w:t>
+                <w:t xml:space="preserve">hal-03015209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopolystyrene beads affect motility and reproductive success of oyster spermatozoa (Crassostrea gigas)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">An Irgafos® 168 story: when the ubiquity of an additive prevents studying its leaching from plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Himber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17435390.2020.1808104⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 749, pp.141651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015209v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02915461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Irgafos® 168 story: when the ubiquity of an additive prevents studying its leaching from plastics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+                <w:t xml:space="preserve">Identification of Polyunsaturated Fatty Acids Synthesis Pathways in the Toxic Dinophyte Alexandrium minutum Using 13C-Labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Ning Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141651⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10101428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02915461v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Polyunsaturated Fatty Acids Synthesis Pathways in the Toxic Dinophyte Alexandrium minutum Using 13C-Labelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Striking forest revival at the end of the Roman Period in north-western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.1428. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom10101428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77253-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010386v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Vibrio crassostreae relies on a plasmid expressing a type 6 secretion system cytotoxic for host immune cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastic contamination and pollutant levels in mussels and cockles collected along the channel coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Piel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Himber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14776⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250, pp.807-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298754v1</w:t>
+                <w:t xml:space="preserve">hal-02373658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of resuspended sedimentary particles to dissolved iron and manganese in the ocean: An experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Sherrell</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of clam extra pallial fluids reveals immunity and cytoskeleton alterations in the first week of Brown Ring Disease development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.940-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901666v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination and pollutant levels in mussels and cockles collected along the channel coasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Receveur</w:t>
+                <w:t xml:space="preserve">Anti-predator response of Haliotis tuberculata is modified after only one generation of domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Gervois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.051⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/aei00300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373658v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter- and Intra-Specific Transcriptional and Phenotypic Responses of Pseudo-nitzschia under Different Nutrient Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Lema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+                <w:t xml:space="preserve">Gabriel Metegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Toullec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+                <w:t xml:space="preserve">Julien Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Seoane</w:t>
+                <w:t xml:space="preserve">Marie Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Youenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.731-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130232v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleaching forces coral’s heterotrophy on diazotrophs and Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (11), pp.2882-2886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41396-019-0456-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of clam extra pallial fluids reveals immunity and cytoskeleton alterations in the first week of Brown Ring Disease development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bidault</w:t>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.08.025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250, pp.873-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409065v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-predator response of Haliotis tuberculata is modified after only one generation of domestication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of Vibrio crassostreae relies on a plasmid expressing a type 6 secretion system cytotoxic for host immune cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lachambre</w:t>
+                <w:t xml:space="preserve">Damien Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boudry</w:t>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Lou Gervois</w:t>
+                <w:t xml:space="preserve">Adèle James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/aei00300⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (10), pp.4198-4211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130291v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and Intra-Specific Transcriptional and Phenotypic Responses of Pseudo-nitzschia under Different Nutrient Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of resuspended sedimentary particles to dissolved iron and manganese in the ocean: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Metegnier</w:t>
+                <w:t xml:space="preserve">Marie Cheize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Planquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Quéré</w:t>
+                <w:t xml:space="preserve">N. Fitzsimmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Latimier</w:t>
+                <w:t xml:space="preserve">E. Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Youenou</w:t>
+                <w:t xml:space="preserve">M. Sherrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.731-747. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 511, pp.389-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130241v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular responses of Pacific oyster ( Crassostrea gigas ) gametes exposed in vitro to polystyrene nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+                <w:t xml:space="preserve">Allelochemicals from Alexandrium minutum induce rapid inhibition of metabolism and modify the membranes from Chaetoceros muelleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.039⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.508-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813169v1</w:t>
+                <w:t xml:space="preserve">hal-02130256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelochemicals from Alexandrium minutum induce rapid inhibition of metabolism and modify the membranes from Chaetoceros muelleri</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Donval</w:t>
+                <w:t xml:space="preserve">Microplastic bacterial communities in the Bay of Brest: Influence of polymer type and size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Maignien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.09.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, pp.614-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130256v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic bacterial communities in the Bay of Brest: Influence of polymer type and size</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+                <w:t xml:space="preserve">Constraints and Priorities for Conducting Experimental Exposures of Marine Organisms to Microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.07.023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.Article 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130207v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copepods Boost the Production but Reduce the Carbon Export Efficiency by Diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Iversen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti-Jussi Evertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.UNSP 82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2018.00082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive extracellular compounds produced by the dinoflagellate Alexandrium minutum are highly detrimental for oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Castrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Payton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 199, pp.188-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints and Priorities for Conducting Experimental Exposures of Marine Organisms to Microplastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+                <w:t xml:space="preserve">A rapid quantitative fluorescence-based bioassay to study allelochemical interactions from Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.Article 252. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, pp.1598-1605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.07.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904890v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid quantitative fluorescence-based bioassay to study allelochemical interactions from Alexandrium minutum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoplastics impaired oyster free living stages, gametes and embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 242, pp.1598-1605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.07.119⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 242, Part B, pp.1226-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130252v1</w:t>
+                <w:t xml:space="preserve">hal-01863762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplastics impaired oyster free living stages, gametes and embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular responses of Pacific oyster ( Crassostrea gigas ) gametes exposed in vitro to polystyrene nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 242, Part B, pp.1226-1235. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.764 - 772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863762v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental and anthropogenic factors on the composition, concentration and spatial distribution of microplastics: A case study of the Bay of Brest (Brittany, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between polystyrene microplastics and marine phytoplankton lead to species-specific hetero-aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Frère</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Jaffré</w:t>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 225, pp.211-222. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.023⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 228, pp.454-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130210v1</w:t>
+                <w:t xml:space="preserve">hal-01916501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between polystyrene microplastics and marine phytoplankton lead to species-specific hetero-aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Long</w:t>
+                <w:t xml:space="preserve">Influence of environmental and anthropogenic factors on the composition, concentration and spatial distribution of microplastics: A case study of the Bay of Brest (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">J. Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 228, pp.454-463. </w:t>
+              <w:t xml:space="preserve">, 2017, 225, pp.211-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.05.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916501v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of local hydroclimate on phytoplankton groups in the Charente estuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colonization of Polystyrene Microparticles by Vibrio crassostreae: Light and Electron Microscopic Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Guesdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Stachowski-Haberkorn</w:t>
+                <w:t xml:space="preserve">Frédérique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.08.035⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (20), pp.10988-10996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b02720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483173v1</w:t>
+                <w:t xml:space="preserve">hal-01483174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is Asari (= Manila) clam Ruditapes philippinarum fitness poor in Arcachon Bay: a meta-analysis to answer?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polystyrene microplastics are reprotoxic for oyster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sussarellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (2), pp.28 -31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483239v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of Polystyrene Microparticles by Vibrio crassostreae: Light and Electron Microscopic Investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Le Roux</w:t>
+                <w:t xml:space="preserve">Reply to Lenz et al.: Quantifying the smallest microplastics is the challenge for a comprehensive view of their environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b02720⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (29), pp.E4123-E4124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1607221113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483174v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene microplastics are reprotoxic for oyster</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Thomas</w:t>
+                <w:t xml:space="preserve">Exposure of marine mussels Mytilus spp. to polystyrene microplastics: Toxicity and influence on fluoranthene bioaccumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.724-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.06.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567015v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyster reproduction is affected by exposure to polystyrene microplastics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Thomas</w:t>
+                <w:t xml:space="preserve">Structure of Manila Clam (Ruditapes philippinarum) Microbiota at the Organ Scale in Contrasting Sets of Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meisterhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Bourrasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1519019113⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (1), pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-015-0662-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483227v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to the toxic dinoflagellate Alexandrium catenella modulates juvenile oyster Crassostrea gigas hemocyte variables subjected to different biotic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
+                <w:t xml:space="preserve">Oyster reproduction is affected by exposure to polystyrene microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2016.02.017⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (9), pp.2430-2435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1519019113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483232v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Manila Clam (Ruditapes philippinarum) Microbiota at the Organ Scale in Contrasting Sets of Individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Line Bourrasseau</w:t>
+                <w:t xml:space="preserve">Exposure to the toxic dinoflagellate Alexandrium catenella modulates juvenile oyster Crassostrea gigas hemocyte variables subjected to different biotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-015-0662-z⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.104-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2016.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483244v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Lenz et al.: Quantifying the smallest microplastics is the challenge for a comprehensive view of their environmental impacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Suquet</w:t>
+                <w:t xml:space="preserve">Microplastics in seafood: Benchmark protocol for their extraction and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Himber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1607221113⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 215, pp.223-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483204v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of marine mussels Mytilus spp. to polystyrene microplastics: Toxicity and influence on fluoranthene bioaccumulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A semi-automated Raman micro-spectroscopy method for morphological and chemical characterizations of microplastic litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.06.039⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (1–2), pp.461-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483193v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automated Raman micro-spectroscopy method for morphological and chemical characterizations of microplastic litter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Influence of gametogenesis pattern and sex on paralytic shellfish toxin levels in triploid Pacific oyster Crassostrea gigas exposed to a natural bloom of Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hermabessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Boullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.10.051⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 455, pp.118-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483223v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in seafood: Benchmark protocol for their extraction and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic responses of clam Ruditapes philippinarum exposed to its pathogen Vibrio tapetis in relation to diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Corporeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Himber</w:t>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 215, pp.223-233. </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.96-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2016.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483259v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gametogenesis pattern and sex on paralytic shellfish toxin levels in triploid Pacific oyster Crassostrea gigas exposed to a natural bloom of Alexandrium minutum</w:t>
+                <w:t xml:space="preserve">Effect of local hydroclimate on phytoplankton groups in the Charente estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hermabessiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+                <w:t xml:space="preserve">Stephane Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lassudrie</w:t>
+                <w:t xml:space="preserve">Sabine Stachowski-Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Boullot</w:t>
+                <w:t xml:space="preserve">Beatriz Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Long</w:t>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 455, pp.118-124. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 181, pp.325-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483252v1</w:t>
+                <w:t xml:space="preserve">hal-01483173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic responses of clam Ruditapes philippinarum exposed to its pathogen Vibrio tapetis in relation to diet</w:t>
+                <w:t xml:space="preserve">Why is Asari (= Manila) clam Ruditapes philippinarum fitness poor in Arcachon Bay: a meta-analysis to answer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Richard</w:t>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guérard</w:t>
+                <w:t xml:space="preserve">Magali Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Corporeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Cindy Binias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paillard</w:t>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60, pp.96-107. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.226-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2016.02.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483230v1</w:t>
+                <w:t xml:space="preserve">hal-01483239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability, growth and domoic acid toxicity of the diatom Nitzschia bizertensis following filtration by the mussel Mytilus sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune responses of phenoloxidase and superoxide dismutase in the manila clam Venerupis philippinarum challenged with Vibrio tapetis – Part II: Combined effect of temperature and two V. tapetis strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donia Bouchouicha-Smida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nina Lundholm</w:t>
+                <w:t xml:space="preserve">Cédric Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-015-2758-x⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2014.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130186v1</w:t>
+                <w:t xml:space="preserve">hal-01154310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum disrupts daily rhythmic activities at gene transcription, physiological and behavioral levels in the oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Massabuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158, pp.41-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between toxic dinoflagellate Alexandrium catenella exposure and disease associated with herpesvirus OsHV-1 in Pacific oyster spat Crassostrea gigas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45, pp.53-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hal.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune responses of phenoloxidase and superoxide dismutase in the manila clam Venerupis philippinarum challenged with Vibrio tapetis – Part II: Combined effect of temperature and two V. tapetis strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Immune responses of phenoloxidase and superoxide dismutase in the manila clam Venerupis philippinarum challenged with Vibrio tapetis - Part I: Spatio-temporal evolution of enzymes' activities post-infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guérard</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (1), pp.79-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2014.12.039⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 42 (1), pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2014.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01154310v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune responses of phenoloxidase and superoxide dismutase in the manila clam Venerupis philippinarum challenged with Vibrio tapetis - Part I: Spatio-temporal evolution of enzymes' activities post-infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillard</w:t>
+                <w:t xml:space="preserve">Interactions between microplastics and phytoplankton aggregates: Impact on their respective fates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Seguineau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2014.10.021⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 175, pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089239v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between microplastics and phytoplankton aggregates: Impact on their respective fates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+                <w:t xml:space="preserve">Detection of domoic acid in Mytilus galloprovincialis and Ostrea edulis linked to the presence of Nitzschia bizertensis in Bizerte Lagoon (SW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouchouicha-Smida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lundholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine Hadj Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 175, pp.39-46. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 165, pp.270-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2015.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130248v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of domoic acid in Mytilus galloprovincialis and Ostrea edulis linked to the presence of Nitzschia bizertensis in Bizerte Lagoon (SW Mediterranean)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inès Sahraoui</w:t>
+                <w:t xml:space="preserve">Microalgae sticks to microplastics and transports them to the seabed. &amp;quot;Science for Environment Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassine Hadj Mabrouk</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Commission DG Environment News Alert Service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02130190v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae sticks to microplastics and transports them to the seabed. &amp;quot;Science for Environment Policy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+                <w:t xml:space="preserve">Viability, growth and domoic acid toxicity of the diatom Nitzschia bizertensis following filtration by the mussel Mytilus sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouchouicha-Smida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen S. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lundholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine Hadj Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Commission DG Environment News Alert Service</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (12), pp.2513-2519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-015-2758-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558202v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometric assessment of morphology, viability, and production of reactive oxygen species of Crassostrea gigas oocytes. Application to Toxic dinoflagellate (Alexandrium minutum) exposure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular and biochemical responses of the oyster Crassostrea gigas to controlled exposures to metals and Alexandrium minutum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansy Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Béguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Claudie Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.22577⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147, pp.158-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096877v1</w:t>
+                <w:t xml:space="preserve">hal-00948644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and biochemical responses of the oyster Crassostrea gigas to controlled exposures to metals and Alexandrium minutum.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology and molecular phylogeny of Nitzschia bizertensis sp. nov.—A new domoic acid-producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Quéré</w:t>
+                <w:t xml:space="preserve">Donia Bouchouicha Smida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lundholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bruneau</w:t>
+                <w:t xml:space="preserve">Wiebe H.C.F. Kooistra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.12.012⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948644v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and molecular phylogeny of Nitzschia bizertensis sp. nov.—A new domoic acid-producer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Lundholm</w:t>
+                <w:t xml:space="preserve">Brown muscle disease: impact on Manila clam Venerupis (=Ruditapes) philippinarum biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Binias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiebe H.C.F. Kooistra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inès Sahraoui</w:t>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Valeria Ruggiero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margot Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.49-63. </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2), pp.510-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2013.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2013.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948684v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial activity, hemocyte parameters and lipid composition modulation by dietary conditioning in the Pacific oyster Crassostrea gigas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 184 (3), pp.303-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00360-013-0800-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown muscle disease: impact on Manila clam Venerupis (=Ruditapes) philippinarum biology.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+                <w:t xml:space="preserve">Physiological responses of Manila clams Venerupis (=Ruditapes) philippinarum with varying parasite Perkinsus olseni burden to toxic algal Alexandrium ostenfeldii exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Provost</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Medhioub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2013.12.009⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154, pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01025433v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of Manila clams Venerupis (=Ruditapes) philippinarum with varying parasite Perkinsus olseni burden to toxic algal Alexandrium ostenfeldii exposure.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Richard</w:t>
+                <w:t xml:space="preserve">Flow cytometric assessment of morphology, viability, and production of reactive oxygen species of Crassostrea gigas oocytes. Application to Toxic dinoflagellate (Alexandrium minutum) exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Myrina Boulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Medhioub</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Béguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 154, pp.27-38. </w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85A (12), pp.1049-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.22577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023217v1</w:t>
+                <w:t xml:space="preserve">hal-01096877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the antioxidant capacity in gills of the Pacific oyster Crassostrea gigas in link with its reproductive investment.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Impact of the toxic dinoflagellate Alexandrium catenella on Pacific oyster reproductive output: application of flow cytometry assays on spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2012.10.004⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2013047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779755v1</w:t>
+                <w:t xml:space="preserve">hal-00856292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the toxic dinoflagellate Alexandrium catenella on Pacific oyster reproductive output: application of flow cytometry assays on spermatozoa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolerance of bivalve mollusc hemocytes to variable oxygen availability: a mitochondrial origin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Donaghy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 26 (3), pp.221-228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2013047⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.257-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2013054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856292v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of bivalve mollusc hemocytes to variable oxygen availability: a mitochondrial origin?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Donaghy</w:t>
+                <w:t xml:space="preserve">Study of the antioxidant capacity in gills of the Pacific oyster Crassostrea gigas in link with its reproductive investment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Béguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
+                <w:t xml:space="preserve">Virgile Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (3), pp.257-261. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 157 (1), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2013054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154290v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive oxygen species in unstimulated hemocytes of the pacific oyster Crassostrea gigas: a mitochondrial involvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Donaghy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9650,64 +9650,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and cellular response to short-term oxygen variations in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel C. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9790,701 +9790,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometric measurements of cellular responses in a toxic dinoflagellate, Alexandrium minutum upon exposure to thermal, chemical and mechanical stresses.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune parameters of QX-resistant and wild caught Saccostrea glomerata hemocytes in relation to Marteilia sydneyi infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Marie</w:t>
+                <w:t xml:space="preserve">Cécile Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delamare-Deboutteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2011.03.001⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (6), pp.1034-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2011.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596794v1</w:t>
+                <w:t xml:space="preserve">hal-00670309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune parameters of QX-resistant and wild caught Saccostrea glomerata hemocytes in relation to Marteilia sydneyi infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dang</w:t>
+                <w:t xml:space="preserve">Effects of toxic Alexandrium tamarense on behavior, hemocyte responses and development of brown ring disease in Manila clams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica V. Bricelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan E. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïck Barbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2011.09.003⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 430, pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00670309v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of toxic Alexandrium tamarense on behavior, hemocyte responses and development of brown ring disease in Manila clams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan E. Ford</w:t>
+                <w:t xml:space="preserve">Flow cytometric measurements of cellular responses in a toxic dinoflagellate, Alexandrium minutum upon exposure to thermal, chemical and mechanical stresses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansy Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillard</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 430, pp.35-48. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (5), pp.463-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps09111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670094v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Alexandrium minutum exposure upon physiological and hematological variables of diploid and triploid oysters, Crassostrea gigas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hansy Haberkorn</w:t>
+                <w:t xml:space="preserve">First characterisation of the populations and immune-related activities of hemocytes from two edible gastropod species, the disk abalone, Haliotis discus discus and the spiny top shell, Turbo cornutus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Donaghy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Ki Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Moal</w:t>
+                <w:t xml:space="preserve">Heung-Sik Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Won Joon Shim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.12.006⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (1), pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2009.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589357v1</w:t>
+                <w:t xml:space="preserve">hal-00460531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterisation of the populations and immune-related activities of hemocytes from two edible gastropod species, the disk abalone, Haliotis discus discus and the spiny top shell, Turbo cornutus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hyun-Ki Hong</w:t>
+                <w:t xml:space="preserve">Effects of Alexandrium minutum exposure upon physiological and hematological variables of diploid and triploid oysters, Crassostrea gigas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansy Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heung-Sik Park</w:t>
+                <w:t xml:space="preserve">Marielle Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Won Joon Shim</w:t>
+                <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (1), pp.87-97. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (2), pp.96-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2009.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460531v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling and Uptake of Si(OH)4 when Protozoan Grazers Feed on Diatoms</w:t>
               </w:r>
@@ -10604,103 +10604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Alexandrium minutum exposure on nutrition-related processes and reproductive output in oysters Crassostrea gigas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansy Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (5), pp.427-439. </w:t>
@@ -10738,331 +10738,343 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivalve population health: Multistress to identify hot spots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (8), pp.1307-1318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio aestuarianus zinc metalloprotease causes lethality in the Pacific oyster Crassostrea gigas and impairs the host cellular immune defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (5), pp.753-758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsi.2010.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the hemocyte parameters of Ruditapes philippinarum in the field during an annual cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11070,5019 +11082,5019 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goncalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 377 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2009.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemocytes of the carpet shell clam ( Ruditapes decussatus) and the Manila clam (Ruditapes philippinarum): Current knowledge and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Donaghy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwang-Sik Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 297, pp.10-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of a database for genome annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Hertogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Lahlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Letesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Depiereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 127 (3-4), pp.369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological responses of the Manila clam (Ruditapes philippinarum) with varying parasite (Perkinsus olseni) burden, during a long-term exposure to the harmful alga, Karenia selliformis, and possible interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary H. Wikfors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51, pp.563-573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxicon.2007.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious effects of a nonPST bioactive compound(s) from Alexandrium tamarense on bivalve hemocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan E. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monica Bricelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 154, pp.241-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-008-0917-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemocyte responses of Manila clams, Ruditapes philippinarum, with varying parasite, Perkinsus olseni, severity to toxic-algal exposures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+                <w:t xml:space="preserve">Changes in biochemical and hemocyte parameters of the Pacific oysters Crassostrea gigas fed T-Iso supplemented with lipid emulsions rich in eicosapentaenoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu-Lin Evelyn Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Langdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2007.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 343 (2), pp.261-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00669846v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in biochemical and hemocyte parameters of the Pacific oysters Crassostrea gigas fed T-Iso supplemented with lipid emulsions rich in eicosapentaenoic acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fu-Lin Evelyn Chu</w:t>
+                <w:t xml:space="preserve">Toxic dinoflagellates (Alexandrium fundyense and A-catenella) have minimal apparent effects on oyster hemocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Langdon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Sandra E. Shumway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 343 (2), pp.261-275. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152 (2), pp.441-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.12.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-007-0703-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667073v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic dinoflagellates (Alexandrium fundyense and A-catenella) have minimal apparent effects on oyster hemocytes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetically based resistance to summer mortality in the Pacific oyster (Crassostrea gigas) and its relationship with physiological, immunological characteristics and infection processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra E. Shumway</w:t>
+                <w:t xml:space="preserve">Jean-François Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soletchnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Haure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bédier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-007-0703-3⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 268, pp.227-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669861v1</w:t>
+                <w:t xml:space="preserve">hal-00473457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically based resistance to summer mortality in the Pacific oyster (Crassostrea gigas) and its relationship with physiological, immunological characteristics and infection processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joel Haure</w:t>
+                <w:t xml:space="preserve">Characterisation of physiological and immunological differences between Pacific oysters (Crassostrea gigas) genetically selected for high or low survival to summer mortalities and fed different rations under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bédier</w:t>
+                <w:t xml:space="preserve">Marine Jegaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 268, pp.227-243. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (1), pp.45-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.04.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473457v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of physiological and immunological differences between Pacific oysters (Crassostrea gigas) genetically selected for high or low survival to summer mortalities and fed different rations under controlled conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">In vitro modulation of reactive oxygen and nitrogen intermediate (ROI/RNI) production in Crassostrea gigas hemocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jegaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Moal</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 270, pp.413-421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667069v1</w:t>
+                <w:t xml:space="preserve">hal-00616832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro modulation of reactive oxygen and nitrogen intermediate (ROI/RNI) production in Crassostrea gigas hemocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hemocyte responses of Manila clams, Ruditapes philippinarum, with varying parasite, Perkinsus olseni, severity to toxic-algal exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (4), pp.469-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2007.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616832v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of 20 : 4n-6 supplementation on the fatty acid composition and hemocyte parameters of the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (6), pp.567-576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11745-006-5006-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of food availability on energy storage and defense related hemocyte parameters of the Pacific oyster Crassostrea gigas during an experimental reproductive cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 254 (1-4), pp.571-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of extracellular products from the pathogenic Vibrio aestuarianus strain 01/32 on lethality and cellular immune responses of the oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (4), pp.367-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dci.2005.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular hemocyte responses of the Pacific oyster, Crassostrea gigas, following bacterial infection with Vibrio aestuarianus strain 01/32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (12-13), pp.2715-2724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer mortality of Crassostrea gigas (Thunberg) in relation to environmental rearing conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemocyte characteristics in families of oysters, Crassostrea gigas, selected for differential survival during summer and reared in three sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24, pp.197-207</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 270, pp.276-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616796v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemocyte characteristics in families of oysters, Crassostrea gigas, selected for differential survival during summer and reared in three sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow cytometric DNA content analysis of neoplastic cells in haemolymph of the cockle Cerastoderma edule.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesús Carballal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 270, pp.276-288</w:t>
+              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 67 (1-2), pp.133-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616866v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometric DNA content analysis of neoplastic cells in haemolymph of the cockle Cerastoderma edule.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Jesús Carballal</w:t>
+                <w:t xml:space="preserve">Bacteria associated with early life stages of the great scallop, Pecten maximus: impact on larval survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Torkildsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Villalba</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Nylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorolf Magnesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øivind Bergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (6), pp.575-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10499-005-9002-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154285v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria associated with early life stages of the great scallop, Pecten maximus: impact on larval survival</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Torkildsen</w:t>
+                <w:t xml:space="preserve">Summer mortality of Crassostrea gigas (Thunberg) in relation to environmental rearing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soletchnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Øivind Bergh</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.197-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10499-005-9002-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00590935v1</w:t>
+                <w:t xml:space="preserve">hal-00616796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic study and identification of Vibrio splendidus-related strains based on gyrB gene sequences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gay</w:t>
+                <w:t xml:space="preserve">Impact of season and rearing site on the physiological and immunological parameters of the Manila clam Venerupis (=Tapes, =Ruditapes) philippinarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manolo Gouy</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.I. Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/dao058143⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 229, pp.401-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0044-8486(03)00352-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458183v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of season and rearing site on the physiological and immunological parameters of the Manila clam Venerupis (=Tapes, =Ruditapes) philippinarum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Choquet</w:t>
+                <w:t xml:space="preserve">Phylogenetic study and identification of Vibrio splendidus-related strains based on gyrB gene sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H.I. Reid</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0044-8486(03)00352-1⟩</w:t>
+              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (2-3), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/dao058143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590963v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Crassostrea gigas hemocyte oxidative metabolism by flow cytometry and the inhibiting capacity of pathogenic vibrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15, pp.225-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a mono-specific algal diet on immune functions in two bivalve species - Crassostrea gigas and Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 206 (17), pp.3053-3064. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.00518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of strains of Vibrio splendidus and V. tapetis isolated from corkwing wrasse Symphodus melops suffering vibriosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigmund Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole B Samuelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Torkildsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 53 (1), pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermococcus atlanticus sp. nov., a hyperthermophilic Archaeon isolated from a deep-sea hydrothermal vent in the Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7, pp.101-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00792-002-0301-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity to Bivalve Hemocytes of Pathogenic Vibrio Cytoplasmic Extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 77, pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinity effects on immune parameters of Ruditapes philippinarum challenged with Vibrio tapetis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.I. Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Birkbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 56, pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of adhesion properties of Ruditapes philippinarum hemocytes exposed to Vibrio tapetis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 57 (1-2), pp.109-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric and oceanic dust fluxes in the northeastern tropical Atlantic Ocean: how close a coupling?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bory</w:t>
+                <w:t xml:space="preserve">Comparative analysis of Vibrio splendidus-related strains isolated during Crassostrea gigas mortality events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dulac</w:t>
+                <w:t xml:space="preserve">Magali Waechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Newton</w:t>
+                <w:t xml:space="preserve">Saravanne Poubalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15, pp.251-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903040v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of Vibrio splendidus-related strains isolated during Crassostrea gigas mortality events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Atmospheric and oceanic dust fluxes in the northeastern tropical Atlantic Ocean: how close a coupling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Waechter</w:t>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saravanne Poubalanne</w:t>
+                <w:t xml:space="preserve">P. Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20 (12), pp.2067-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-20-2067-2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616793v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity to bivalve hemocytes of pathogenic vibrio cytoplasmic extract.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 77, pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio splendidus related-strain isolated from brown deposit in scallop (Pecten maximus) cultured in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the European Association of Fish Pathologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (3), pp.102-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenicity of Vibrio splendidus strains associated with turbot larvae, Scophthalmus maximus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Gatesoupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 87, pp.757-763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Inhibition of Chemiluminescent Activity by Pathogenic Vibrios in Hemocytes of Two Marine Bivalves: Pecten maximus and Crassostrea gigas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roseobacter gallaeciensis sp. nov., a new marine bacterium isolated from rearings and collectors of the scallop Pecten maximus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ruiz-Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 48pt2, pp.537-542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jipa.1997.4707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00527276v1</w:t>
+                <w:t xml:space="preserve">hal-00616636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseobacter gallaeciensis sp. nov., a new marine bacterium isolated from rearings and collectors of the scallop Pecten maximus.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
+                <w:t xml:space="preserve">Vibrio pectenicida sp. nov., a pathogen of scallop (Pecten maximus) larvae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 48pt2, pp.537-542</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 48 (2), pp.481-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00207713-48-2-481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616636v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio pectenicida sp. nov., a pathogen of scallop (Pecten maximus) larvae.</w:t>
+                <w:t xml:space="preserve">Specific Inhibition of Chemiluminescent Activity by Pathogenic Vibrios in Hemocytes of Two Marine Bivalves: Pecten maximus and Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jipa.1997.4707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/00207713-48-2-481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00447706v1</w:t>
+                <w:t xml:space="preserve">hal-00527276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term daily monitoring of Saharan dust load over ocean using Meteosat ISCCP-B2 data: 2. Accuracy of the method and validation using Sun photometer measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 102 (D14), pp.16959-16969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/96JD02598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term (1983-1994) calibration of the Meteosat solar (VIS) channel using desert and ocean targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dulac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 17 (6), pp.1183-1200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01431169608949076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Log-normal distributions of suspended particles in the open ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Silverberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chesselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of marine research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, 39, pp.77-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-element neutron activation analysis measurements towards the geochemistry of particulate matter exchange between continent—Atmosphere—Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buat-Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chesselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 55 (2), pp.445-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/bf02514427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude &amp;quot;in vitro&amp;quot; de l'adsorption du 65Zn et du 75Se sur des particules d'alumine das l'eau de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chesselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 5 (HS (1979-1980)), pp.597-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16092,841 +16104,841 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de biomarqueurs chez une espèce-sentinelle d'invertébré marin dans un protocole de biosurveillance de la qualité des milieux portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoran Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of climate change and pollution on marine bivalves: Are cell culture models the solution?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Brigaudeau</w:t>
+                <w:t xml:space="preserve">Trophic food-webs in the Benguela upwelling system: omega-3 sources and transfers, and the link to the N supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Talarmin</w:t>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Italian Association of Developmental and Comparative Immunobiology (IADCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550014v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic food-webs in the Benguela upwelling system: omega-3 sources and transfers, and the link to the N supply</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+                <w:t xml:space="preserve">The effects of climate change and pollution on marine bivalves: Are cell culture models the solution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Corporeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+                <w:t xml:space="preserve">Christophe Brigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Congress of the Italian Association of Developmental and Comparative Immunobiology (IADCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180076v1</w:t>
+                <w:t xml:space="preserve">hal-04550014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-family estimation of genetic parameters of growth, morphologic, immune and behavioral traits in the european abalone Haliotis tuberculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an optimized protocol for extraction and characterization of microplastics in seafood products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Himber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECsafeSEAFOOD Final event: Food Safety - New findings &amp; innovation challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECsafeSEAFOOD Project, Jan 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03951558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological barriers for extraction and characterization of microplastics in biological matrix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Microplastics in seafood: identifying a protocol for their extraction and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Himber</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">MICRO 2016 Fate and Impact of Microplastics in Marine Ecosystems: From the Coastline to the Open Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03971851v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03971863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between microplastics and phytoplankton aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16945,488 +16957,488 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in seafood: identifying a protocol for their extraction and characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Methodological barriers for extraction and characterization of microplastics in biological matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Himber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2016 Fate and Impact of Microplastics in Marine Ecosystems: From the Coastline to the Open Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03971863v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03971851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microplastiques dans les produits de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARET 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Rovaltin, Jun 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03971889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and characterization of microplastics in seafood: Identification of a suitable protocol and application to field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Himber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th WEFTA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WEFTA, Oct 2016, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03971920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the potential role of phytoplankton aggregates in microplastics sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17445,176 +17457,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2016: Fate and Impact of Microplastics in Marine Ecosystems: From the Coastline to the Open Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des mollusques bivalves par des phycotoxines : interactions entre niveaux de toxicité et réponses physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Massabuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Santé-Environnement Santé-Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17624,279 +17636,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating cetacean collisions in a critical area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodríguez-Juncá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andrés-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aguilar de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Conference of the European Cetacean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Ponta Delgada (Açores), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an optimized protocol for extraction and characterization of microplastics in seafood products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Himber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Doctorants et Post-Doctorants de l'ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03889580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17906,827 +17918,827 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la mer : enjeux de la conchyliculture dans la planification spatiale marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Trombeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnin, Marie (ed.); Bertrand, Sophie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planification spatiale marine en Atlantique tropical : d'une tour de Babel à l'organisation d'une intelligence collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.117-136, 2023, Synthèses, 9782709929721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.44612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivating the sea : shellfish aquaculture issues in marine spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mirella da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Trombeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnin, Marie (ed.); Bertrand, Sophie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine spatial planning in the tropical Atlantic : from a tower of Babel to collective intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.110-128, 2023, Synthèses, 978-2-7099-2996-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.46623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le facteur de risque température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Samain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samain, J.F. ; McCombie, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mortalités estivales de l'huître creuse Crassostrea gigas. Défi Morest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifremer/Quæ, pp.271-289, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Components Necessary to Capture a Dust Plume Pattern Over the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Impact of Desert Dust Across the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Springer Netherlands, pp.51-58, 1996, Environmental Science and Technology Library, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-3354-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the chemical compounds of the marine aerosols using the Raman microprobe mole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goypiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Foglizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Forgerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Techniques in Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.389-395, 1982, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-028740-9.50046-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18736,147 +18748,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a Long-Term Primary Culture of Oyster Hemocytes and Novel Insights About Their Function, Metabolism, and Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle F Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18886,104 +18898,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manual of biological and geochemical techniques in coastal areas, University of Rhode Island, MERL studies 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A Oviatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">USA. 1983</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18993,114 +19005,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DES INFECTIONS A VIBRIONACEAE CHEZ LES MOLLUSQUES BIVALVES, A PARTIR D'UN MODELE LARVES DE PECTEN MAXIMUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interactions entre organismes. Université de Bretagne occidentale - Brest, 1998. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00525764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId596"/>
+      <w:footerReference w:type="default" r:id="rId597"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19247,51 +19259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2024.110103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04723828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bernardini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Peruzza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dalla Rovere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04132404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Amara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Miled" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Ben Slama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mantovani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-023-00555-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsuan Liao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Desprez de Gesincourt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.04.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sor&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lozach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Papin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15996" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04237349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de La Broise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ventura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chauchat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurean Guerreiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Michez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080499" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remize" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Ning Loh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20010022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauean Guerreiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142114573" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04065-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Lahbib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.975877" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05479443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geissler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils R&#228;decker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Perna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tallec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2021.1879963" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03245311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rahmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dabas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.634427" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.692248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03126799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77253-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1808104" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02915461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabessiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141651" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10101428" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le James" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14776" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fitzsimmons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sherrell" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373658v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.08.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bisch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachambre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Gervois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00300" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130241v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Lema" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Metegnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Youenou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813169v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.09.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130207v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.023" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382940v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti-Jussi Evertsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00082" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324608v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Payton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.034" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904890v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00252" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.119" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01863762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fr&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaffr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483173v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guesdon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stachowski-Haberkorn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483239v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Binias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.09.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483174v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02720" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567015v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sussarellu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1519019113" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2016.02.017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483244v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meisterhans" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Raymond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Girault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bourrasseau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0662-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483204v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607221113" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483223v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.10.051" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483259v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.05.018" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483252v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermabessiere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassudrie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boullot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.01.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483230v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.02.026" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouchouicha-Smida" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Bates" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2758-x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.10.023" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1HV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154224v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.04.007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VZBMX0K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154310v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.12.039" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47GS2NRK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089239v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seguineau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.10.021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130248v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130190v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sahraoui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.05.029" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QB04B3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558202v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096877v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Boulais" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;guel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22577" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansy Haberkorn" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bruneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.12.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948684v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouchouicha Smida" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H.C.F. Kooistra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Ruggiero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.12.004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948647v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dudognon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Quere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-013-0800-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025433v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Provost" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.12.009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VB7JDPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023217v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00779755v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2012.10.004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856292v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013047" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154290v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donaghy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013054" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00787264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kraffe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K Volety" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046594" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673797v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.11.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9JGS4CS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596794v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.03.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670309v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare-Deboutteville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May M. Zhang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2011.09.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTDLC2FW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670094v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica V. Bricelj" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Ford" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Barbou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09111" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589357v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.12.006" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460531v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Ki Hong" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung-Sik Park" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Joon Shim" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2009.10.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475417v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jansen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2009.10.006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589386v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2010.01.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638216v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.03.011" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670371v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2010.07.007" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K3HK4XD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460793v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Sik Choi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532323v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Hertogh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lahlimi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Letesson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depiereux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.09.010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470652v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Wikfors" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2007.11.006" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461303v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monica Bricelj" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0917-z" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E6726C4C25BEC005E8E222BBD4094CB9B3F5708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669846v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.07.007" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZMT10WX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667073v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaporte" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Lin Evelyn Chu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.021" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669861v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Shumway" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0703-3" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473457v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Samain" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haure" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard B&#233;dier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.04.044" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667069v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jegaden" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.09.003" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616832v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670289v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Giudicelli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-5006-9" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGGPLRKS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00645751v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.10.006" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629874v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2005.05.003" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670385v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.07.020" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M50JV8W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616796v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616866v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154285v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Carballal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590935v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Torkildsen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Nylund" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorolf Magnesen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Bergh" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-005-9002-5" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458183v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao058143" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590963v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Choquet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Reid" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(03)00352-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616961v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154278v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00518" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154273v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Jensen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B Samuelsen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Andersen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154267v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-002-0301-8" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJFZDWLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617005v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616798v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Birkbeck" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154283v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903040v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newton" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-20-2067-2002" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616793v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Waechter" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanne Poubalanne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086653v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nicolas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154257v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cilia" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616665v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gatesoupe" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527276v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jipa.1997.4707" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616636v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Ponte" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447706v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-48-2-481" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902608v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jankowiak" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JD02598" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334907v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poitou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169608949076" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069100v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jehanno" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silverberg" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chesselet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409410v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buat-Menard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02514427" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-K4P9DV28-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122283v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Hunter" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619758v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550014v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brigaudeau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Talarmin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03951558v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971851v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328127v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971863v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971889v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971920v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616811v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassus" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bardouil" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248504v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Junc&#225;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badosa" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;s-Alonso" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilar de Soto" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889580v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043150v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toonen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. da Silva" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trombeta" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billant" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44612" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215289v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirella da Silva" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46623" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475418v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820971v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulz" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balkanski" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guelle" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3354-0_4" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511751v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goypiron" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foglizzo" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Forgerit" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Loz&#233;" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-028740-9.50046-X" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069223v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A Oviatt" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00525764v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2024.110103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04723828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bernardini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Peruzza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dalla Rovere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04132404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Amara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Miled" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Ben Slama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mantovani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-023-00555-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsuan Liao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Desprez de Gesincourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.04.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04237349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de La Broise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ventura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chauchat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurean Guerreiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Michez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080499" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remize" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Ning Loh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20010022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Albert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04065-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauean Guerreiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142114573" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Lahbib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.975877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sor&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lozach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Papin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15996" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05479443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geissler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils R&#228;decker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Perna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tallec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2021.1879963" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03245311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rahmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dabas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.634427" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.692248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1808104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02915461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabessiere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10101428" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03126799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77253-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.051" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.08.025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bisch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachambre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Gervois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00300" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Lema" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Metegnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Youenou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le James" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901666v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fitzsimmons" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sherrell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.09.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904890v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00252" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382940v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti-Jussi Evertsen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00082" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324608v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Payton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.119" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01863762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813169v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fr&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaffr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483174v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02720" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567015v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sussarellu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483204v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607221113" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meisterhans" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Raymond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Girault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bourrasseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0662-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1519019113" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2016.02.017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.05.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.10.051" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483252v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermabessiere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassudrie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boullot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.01.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483230v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.02.026" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guesdon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stachowski-Haberkorn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Binias" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.09.009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.12.039" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47GS2NRK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089266v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.10.023" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1HV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154224v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.04.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VZBMX0K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seguineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.10.021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130248v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouchouicha-Smida" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sahraoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.05.029" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QB04B3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558202v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130186v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Bates" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2758-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948644v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansy Haberkorn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bruneau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.12.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948684v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouchouicha Smida" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H.C.F. Kooistra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Ruggiero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.12.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025433v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Provost" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.12.009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VB7JDPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948647v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dudognon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Quere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-013-0800-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023217v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096877v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Boulais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;guel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22577" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856292v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013047" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154290v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donaghy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013054" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00779755v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2012.10.004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00787264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kraffe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K Volety" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046594" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673797v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.11.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9JGS4CS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670309v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare-Deboutteville" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May M. Zhang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2011.09.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTDLC2FW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670094v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica V. Bricelj" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Ford" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Barbou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09111" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596794v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.03.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460531v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Ki Hong" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung-Sik Park" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Joon Shim" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2009.10.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589357v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.12.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475417v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jansen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2009.10.006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589386v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2010.01.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638216v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.03.011" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC0GJ70P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670371v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2010.07.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K3HK4XD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460793v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Sik Choi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532323v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Hertogh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lahlimi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Letesson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depiereux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.09.010" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470652v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Wikfors" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2007.11.006" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461303v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monica Bricelj" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0917-z" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E6726C4C25BEC005E8E222BBD4094CB9B3F5708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667073v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaporte" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Lin Evelyn Chu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.021" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669861v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Shumway" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0703-3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473457v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Samain" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haure" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard B&#233;dier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.04.044" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667069v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jegaden" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.09.003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616832v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669846v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.07.007" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZMT10WX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670289v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Giudicelli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-5006-9" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGGPLRKS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00645751v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.10.006" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629874v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2005.05.003" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670385v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.07.020" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M50JV8W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616866v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154285v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Carballal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590935v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Torkildsen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Nylund" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorolf Magnesen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Bergh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-005-9002-5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616796v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590963v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Choquet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Reid" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(03)00352-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458183v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao058143" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616961v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154278v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00518" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154273v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Jensen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B Samuelsen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Andersen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154267v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-002-0301-8" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJFZDWLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617005v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616798v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Birkbeck" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154283v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616793v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Waechter" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanne Poubalanne" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903040v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newton" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-20-2067-2002" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086653v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nicolas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154257v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cilia" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616665v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gatesoupe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616636v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Ponte" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447706v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corre" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-48-2-481" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527276v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jipa.1997.4707" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902608v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jankowiak" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JD02598" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334907v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poitou" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169608949076" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069100v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jehanno" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silverberg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chesselet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409410v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buat-Menard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02514427" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-K4P9DV28-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122283v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Hunter" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619758v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550014v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brigaudeau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Talarmin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03951558v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971863v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328127v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971851v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971889v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971920v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616811v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassus" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bardouil" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248504v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Junc&#225;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badosa" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;s-Alonso" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilar de Soto" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889580v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043150v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toonen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. da Silva" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trombeta" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billant" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44612" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215289v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirella da Silva" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46623" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475418v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820971v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balkanski" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guelle" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3354-0_4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511751v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goypiron" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foglizzo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Forgerit" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Loz&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-028740-9.50046-X" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069223v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A Oviatt" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00525764v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>