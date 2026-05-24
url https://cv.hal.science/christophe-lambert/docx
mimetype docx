--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Grafted and Dyed Polyamide Nets on the Adhesion of Three Marine Bacterial Strains</w:t>
+                <w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intissar Amara</w:t>
+                <w:t xml:space="preserve">Elsa Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Miled</w:t>
+                <w:t xml:space="preserve">Nicolas Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihab Ben Slama</w:t>
+                <w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chevallier</w:t>
+                <w:t xml:space="preserve">Benoit Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Mantovani</w:t>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thalassas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41208-023-00555-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1135446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132404v1</w:t>
+                <w:t xml:space="preserve">hal-04083118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t>
+                <w:t xml:space="preserve">Effect of Grafted and Dyed Polyamide Nets on the Adhesion of Three Marine Bacterial Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Breton</w:t>
+                <w:t xml:space="preserve">Intissar Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Savoye</w:t>
+                <w:t xml:space="preserve">Wafa Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t>
+                <w:t xml:space="preserve">Rihab Ben Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Sautour</w:t>
+                <w:t xml:space="preserve">Pascale Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Goberville</w:t>
+                <w:t xml:space="preserve">Diego Mantovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.12. </w:t>
+              <w:t xml:space="preserve">Thalassas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1135446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41208-023-00555-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083118v1</w:t>
+                <w:t xml:space="preserve">hal-04132404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of temperature on the release of silicon, iron and manganese into seawater from resuspended sediment particles</w:t>
               </w:r>
@@ -3048,831 +3048,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination and pollutant levels in mussels and cockles collected along the channel coasts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justine Receveur</w:t>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 250, pp.807-819. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.051⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 250, pp.873-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373658v1</w:t>
+                <w:t xml:space="preserve">hal-02130232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of clam extra pallial fluids reveals immunity and cytoskeleton alterations in the first week of Brown Ring Disease development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Bleaching forces coral’s heterotrophy on diazotrophs and Synechococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pernice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.08.025⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (11), pp.2882-2886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-019-0456-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409065v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-predator response of Haliotis tuberculata is modified after only one generation of domestication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bisch</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of clam extra pallial fluids reveals immunity and cytoskeleton alterations in the first week of Brown Ring Disease development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lachambre</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lou Gervois</w:t>
+                <w:t xml:space="preserve">Gaelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/aei00300⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.940-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130291v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and Intra-Specific Transcriptional and Phenotypic Responses of Pseudo-nitzschia under Different Nutrient Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-predator response of Haliotis tuberculata is modified after only one generation of domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberley Lema</w:t>
+                <w:t xml:space="preserve">Thomas Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Metegnier</w:t>
+                <w:t xml:space="preserve">Sébastien Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Quéré</w:t>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Latimier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Youenou</w:t>
+                <w:t xml:space="preserve">Jean-Lou Gervois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz030⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/aei00300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130241v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleaching forces coral’s heterotrophy on diazotrophs and Synechococcus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Inter- and Intra-Specific Transcriptional and Phenotypic Responses of Pseudo-nitzschia under Different Nutrient Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Lema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pernice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Gabriel Metegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lorrain</w:t>
+                <w:t xml:space="preserve">Julien Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Youenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-019-0456-2⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.731-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458908v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) affect the toxicity of nanoplastics on Chaetoceros neogracile?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+                <w:t xml:space="preserve">Microplastic contamination and pollutant levels in mussels and cockles collected along the channel coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Seoane</w:t>
+                <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Himber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 250, pp.873-882. </w:t>
+              <w:t xml:space="preserve">, 2019, 250, pp.807-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.04.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130232v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of Vibrio crassostreae relies on a plasmid expressing a type 6 secretion system cytotoxic for host immune cells</w:t>
               </w:r>
@@ -4420,51 +4420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4969,51 +4969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5064,51 +5064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular responses of Pacific oyster ( Crassostrea gigas ) gametes exposed in vitro to polystyrene nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5460,999 +5460,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of Polystyrene Microparticles by Vibrio crassostreae: Light and Electron Microscopic Investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of Manila Clam (Ruditapes philippinarum) Microbiota at the Organ Scale in Contrasting Sets of Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Le Roux</w:t>
+                <w:t xml:space="preserve">Guillaume Meisterhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Bourrasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b02720⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (1), pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-015-0662-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483174v1</w:t>
+                <w:t xml:space="preserve">hal-01483244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene microplastics are reprotoxic for oyster</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Oyster reproduction is affected by exposure to polystyrene microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (9), pp.2430-2435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1519019113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567015v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Lenz et al.: Quantifying the smallest microplastics is the challenge for a comprehensive view of their environmental impacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Suquet</w:t>
+                <w:t xml:space="preserve">Exposure to the toxic dinoflagellate Alexandrium catenella modulates juvenile oyster Crassostrea gigas hemocyte variables subjected to different biotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1607221113⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.104-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2016.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483204v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of marine mussels Mytilus spp. to polystyrene microplastics: Toxicity and influence on fluoranthene bioaccumulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to Lenz et al.: Quantifying the smallest microplastics is the challenge for a comprehensive view of their environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.06.039⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (29), pp.E4123-E4124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1607221113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483193v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Manila Clam (Ruditapes philippinarum) Microbiota at the Organ Scale in Contrasting Sets of Individuals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Girault</w:t>
+                <w:t xml:space="preserve">Exposure of marine mussels Mytilus spp. to polystyrene microplastics: Toxicity and influence on fluoranthene bioaccumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Line Bourrasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-015-0662-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.724-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483244v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyster reproduction is affected by exposure to polystyrene microplastics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Thomas</w:t>
+                <w:t xml:space="preserve">Colonization of Polystyrene Microparticles by Vibrio crassostreae: Light and Electron Microscopic Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (20), pp.10988-10996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b02720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1519019113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01483227v1</w:t>
+                <w:t xml:space="preserve">hal-01483174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to the toxic dinoflagellate Alexandrium catenella modulates juvenile oyster Crassostrea gigas hemocyte variables subjected to different biotic conditions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polystyrene microplastics are reprotoxic for oyster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Le Grand</w:t>
+                <w:t xml:space="preserve">R. Sussarellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (2), pp.28 -31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483232v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in seafood: Benchmark protocol for their extraction and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6676,51 +6676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gametogenesis pattern and sex on paralytic shellfish toxin levels in triploid Pacific oyster Crassostrea gigas exposed to a natural bloom of Alexandrium minutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7104,51 +7104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Binias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7193,491 +7193,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune responses of phenoloxidase and superoxide dismutase in the manila clam Venerupis philippinarum challenged with Vibrio tapetis – Part II: Combined effect of temperature and two V. tapetis strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Richard</w:t>
+                <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum disrupts daily rhythmic activities at gene transcription, physiological and behavioral levels in the oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Le Bris</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Massabuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2014.12.039⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.41-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154310v1</w:t>
+                <w:t xml:space="preserve">hal-01089266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toxic dinoflagellate Alexandrium minutum disrupts daily rhythmic activities at gene transcription, physiological and behavioral levels in the oyster Crassostrea gigas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
+                <w:t xml:space="preserve">Interaction between toxic dinoflagellate Alexandrium catenella exposure and disease associated with herpesvirus OsHV-1 in Pacific oyster spat Crassostrea gigas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2015.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.10.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089266v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between toxic dinoflagellate Alexandrium catenella exposure and disease associated with herpesvirus OsHV-1 in Pacific oyster spat Crassostrea gigas.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune responses of phenoloxidase and superoxide dismutase in the manila clam Venerupis philippinarum challenged with Vibrio tapetis – Part II: Combined effect of temperature and two V. tapetis strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45, pp.53-61. </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2015.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2014.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154224v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune responses of phenoloxidase and superoxide dismutase in the manila clam Venerupis philippinarum challenged with Vibrio tapetis - Part I: Spatio-temporal evolution of enzymes' activities post-infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8850,51 +8850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological responses of Manila clams Venerupis (=Ruditapes) philippinarum with varying parasite Perkinsus olseni burden to toxic algal Alexandrium ostenfeldii exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9144,77 +9144,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (3), pp.221-228. </w:t>
@@ -9278,51 +9278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Donaghy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9438,51 +9438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 157 (1), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9650,64 +9650,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and cellular response to short-term oxygen variations in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel C. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10196,429 +10196,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterisation of the populations and immune-related activities of hemocytes from two edible gastropod species, the disk abalone, Haliotis discus discus and the spiny top shell, Turbo cornutus.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recycling and Uptake of Si(OH)4 when Protozoan Grazers Feed on Diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun-Ki Hong</w:t>
+                <w:t xml:space="preserve">Sabine Schultes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heung-Sik Park</w:t>
+                <w:t xml:space="preserve">Philippe Pondaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Won Joon Shim</w:t>
+                <w:t xml:space="preserve">Rudolph Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2009.10.006⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161, pp.288-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2009.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460531v1</w:t>
+                <w:t xml:space="preserve">hal-00475417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Alexandrium minutum exposure upon physiological and hematological variables of diploid and triploid oysters, Crassostrea gigas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hansy Haberkorn</w:t>
+                <w:t xml:space="preserve">First characterisation of the populations and immune-related activities of hemocytes from two edible gastropod species, the disk abalone, Haliotis discus discus and the spiny top shell, Turbo cornutus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Donaghy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Ki Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Moal</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heung-Sik Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Won Joon Shim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.12.006⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (1), pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2009.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589357v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling and Uptake of Si(OH)4 when Protozoan Grazers Feed on Diatoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schultes</w:t>
+                <w:t xml:space="preserve">Effects of Alexandrium minutum exposure upon physiological and hematological variables of diploid and triploid oysters, Crassostrea gigas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansy Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pondaven</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolph Corvaisier</w:t>
+                <w:t xml:space="preserve">Marielle Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Jansen</w:t>
+                <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 161, pp.288-303. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (2), pp.96-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2009.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475417v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Alexandrium minutum exposure on nutrition-related processes and reproductive output in oysters Crassostrea gigas.</w:t>
               </w:r>
@@ -10643,64 +10643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (5), pp.427-439. </w:t>
@@ -10732,319 +10732,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivalve population health: Multistress to identify hot spots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalie Raymond</w:t>
+                <w:t xml:space="preserve">Vibrio aestuarianus zinc metalloprotease causes lethality in the Pacific oyster Crassostrea gigas and impairs the host cellular immune defenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.03.011⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (5), pp.753-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2010.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638216v1</w:t>
+                <w:t xml:space="preserve">hal-00670371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio aestuarianus zinc metalloprotease causes lethality in the Pacific oyster Crassostrea gigas and impairs the host cellular immune defenses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+                <w:t xml:space="preserve">Bivalve population health: Multistress to identify hot spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (5), pp.753-758. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (8), pp.1307-1318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2010.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670371v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the hemocyte parameters of Ruditapes philippinarum in the field during an annual cycle</w:t>
               </w:r>
@@ -11266,420 +11266,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of a database for genome annotation</w:t>
+                <w:t xml:space="preserve">Immunological responses of the Manila clam (Ruditapes philippinarum) with varying parasite (Perkinsus olseni) burden, during a long-term exposure to the harmful alga, Karenia selliformis, and possible interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Hertogh</w:t>
+                <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Lahlimi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gary H. Wikfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.09.010⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.563-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2007.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532323v1</w:t>
+                <w:t xml:space="preserve">hal-00470652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological responses of the Manila clam (Ruditapes philippinarum) with varying parasite (Perkinsus olseni) burden, during a long-term exposure to the harmful alga, Karenia selliformis, and possible interactions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
+                <w:t xml:space="preserve">Deleterious effects of a nonPST bioactive compound(s) from Alexandrium tamarense on bivalve hemocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan E. Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monica Bricelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2007.11.006⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154, pp.241-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-008-0917-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470652v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious effects of a nonPST bioactive compound(s) from Alexandrium tamarense on bivalve hemocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan E. Ford</w:t>
+                <w:t xml:space="preserve">Design and implementation of a database for genome annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Hertogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Lahlimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Monica Bricelj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillard</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Letesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Depiereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-008-0917-z⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 127 (3-4), pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00461303v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in biochemical and hemocyte parameters of the Pacific oysters Crassostrea gigas fed T-Iso supplemented with lipid emulsions rich in eicosapentaenoic acid</w:t>
               </w:r>
@@ -11704,51 +11704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu-Lin Evelyn Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Langdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11812,51 +11812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic dinoflagellates (Alexandrium fundyense and A-catenella) have minimal apparent effects on oyster hemocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary H. Wikfors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12119,51 +12119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jegaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 353 (1), pp.45-57. </w:t>
@@ -12339,64 +12339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemocyte responses of Manila clams, Ruditapes philippinarum, with varying parasite, Perkinsus olseni, severity to toxic-algal exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary H. Wikfors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12466,307 +12466,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 20 : 4n-6 supplementation on the fatty acid composition and hemocyte parameters of the Pacific oyster Crassostrea gigas</w:t>
+                <w:t xml:space="preserve">Impact of food availability on energy storage and defense related hemocyte parameters of the Pacific oyster Crassostrea gigas during an experimental reproductive cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Giudicelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Stéphane Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41 (6), pp.567-576. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 254 (1-4), pp.571-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-006-5006-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670289v1</w:t>
+                <w:t xml:space="preserve">hal-00645751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of food availability on energy storage and defense related hemocyte parameters of the Pacific oyster Crassostrea gigas during an experimental reproductive cycle</w:t>
+                <w:t xml:space="preserve">Impact of 20 : 4n-6 supplementation on the fatty acid composition and hemocyte parameters of the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (6), pp.567-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-006-5006-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2005.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00645751v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of extracellular products from the pathogenic Vibrio aestuarianus strain 01/32 on lethality and cellular immune responses of the oyster Crassostrea gigas</w:t>
               </w:r>
@@ -12804,51 +12804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (4), pp.367-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13080,51 +13080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 270, pp.276-288</w:t>
@@ -13153,51 +13153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometric DNA content analysis of neoplastic cells in haemolymph of the cockle Cerastoderma edule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mirella da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13633,90 +13633,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic study and identification of Vibrio splendidus-related strains based on gyrB gene sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolo Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13761,583 +13761,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Crassostrea gigas hemocyte oxidative metabolism by flow cytometry and the inhibiting capacity of pathogenic vibrios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of strains of Vibrio splendidus and V. tapetis isolated from corkwing wrasse Symphodus melops suffering vibriosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigmund Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole B Samuelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Torkildsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 15, pp.225-240</w:t>
+              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53 (1), pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616961v1</w:t>
+                <w:t xml:space="preserve">hal-01154273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a mono-specific algal diet on immune functions in two bivalve species - Crassostrea gigas and Ruditapes philippinarum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Moal</w:t>
+                <w:t xml:space="preserve">Thermococcus atlanticus sp. nov., a hyperthermophilic Archaeon isolated from a deep-sea hydrothermal vent in the Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lesongeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudie Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.00518⟩</w:t>
+              <w:t xml:space="preserve">Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00792-002-0301-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154278v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of strains of Vibrio splendidus and V. tapetis isolated from corkwing wrasse Symphodus melops suffering vibriosis.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of Crassostrea gigas hemocyte oxidative metabolism by flow cytometry and the inhibiting capacity of pathogenic vibrios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 53 (1), pp.25-31</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.225-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154273v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermococcus atlanticus sp. nov., a hyperthermophilic Archaeon isolated from a deep-sea hydrothermal vent in the Mid-Atlantic Ridge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wery</w:t>
+                <w:t xml:space="preserve">Effect of a mono-specific algal diet on immune functions in two bivalve species - Crassostrea gigas and Ruditapes philippinarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremophiles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 206 (17), pp.3053-3064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.00518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00792-002-0301-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01154267v1</w:t>
+                <w:t xml:space="preserve">hal-01154278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity to Bivalve Hemocytes of Pathogenic Vibrio Cytoplasmic Extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14535,51 +14535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14617,51 +14617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of Vibrio splendidus-related strains isolated during Crassostrea gigas mortality events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14984,51 +14984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio splendidus related-strain isolated from brown deposit in scallop (Pecten maximus) cultured in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15092,51 +15092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Gatesoupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 87, pp.757-763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15200,51 +15200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 48pt2, pp.537-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15282,51 +15282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio pectenicida sp. nov., a pathogen of scallop (Pecten maximus) larvae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15399,51 +15399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Inhibition of Chemiluminescent Activity by Pathogenic Vibrios in Hemocytes of Two Marine Bivalves: Pecten maximus and Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16506,51 +16506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-family estimation of genetic parameters of growth, morphologic, immune and behavioral traits in the european abalone Haliotis tuberculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16644,51 +16644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16737,458 +16737,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03951558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in seafood: identifying a protocol for their extraction and characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
+                <w:t xml:space="preserve">Interactions between microplastics and phytoplankton aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2016 Fate and Impact of Microplastics in Marine Ecosystems: From the Coastline to the Open Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03971863v1</w:t>
+                <w:t xml:space="preserve">hal-02328127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between microplastics and phytoplankton aggregates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+                <w:t xml:space="preserve">Methodological barriers for extraction and characterization of microplastics in biological matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Himber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328127v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03971851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological barriers for extraction and characterization of microplastics in biological matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+                <w:t xml:space="preserve">Microplastics in seafood: identifying a protocol for their extraction and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Himber</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">MICRO 2016 Fate and Impact of Microplastics in Marine Ecosystems: From the Coastline to the Open Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03971851v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03971863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microplastiques dans les produits de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17256,51 +17256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and characterization of microplastics in seafood: Identification of a suitable protocol and application to field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17519,51 +17519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Massabuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17801,51 +17801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18247,51 +18247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18337,77 +18337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le facteur de risque température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19259,51 +19259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2024.110103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04723828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bernardini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Peruzza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dalla Rovere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04132404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Amara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Miled" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Ben Slama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mantovani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-023-00555-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsuan Liao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Desprez de Gesincourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.04.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04237349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de La Broise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ventura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chauchat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurean Guerreiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Michez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080499" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remize" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Ning Loh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20010022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Albert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04065-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauean Guerreiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142114573" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Lahbib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.975877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sor&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lozach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Papin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15996" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05479443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geissler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils R&#228;decker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Perna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tallec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2021.1879963" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03245311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rahmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dabas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.634427" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.692248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1808104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02915461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabessiere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10101428" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03126799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77253-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.051" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.08.025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bisch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachambre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Gervois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00300" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Lema" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Metegnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Youenou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le James" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901666v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fitzsimmons" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sherrell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.09.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904890v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00252" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382940v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti-Jussi Evertsen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00082" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324608v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Payton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.119" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01863762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813169v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fr&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaffr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483174v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02720" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567015v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sussarellu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483204v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607221113" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meisterhans" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Raymond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Girault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bourrasseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0662-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1519019113" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2016.02.017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.05.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.10.051" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483252v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermabessiere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassudrie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boullot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.01.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483230v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.02.026" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guesdon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stachowski-Haberkorn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Binias" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.09.009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.12.039" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47GS2NRK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089266v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.10.023" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1HV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154224v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.04.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VZBMX0K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seguineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.10.021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130248v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouchouicha-Smida" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sahraoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.05.029" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QB04B3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558202v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130186v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Bates" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2758-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948644v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansy Haberkorn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bruneau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.12.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948684v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouchouicha Smida" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H.C.F. Kooistra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Ruggiero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.12.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025433v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Provost" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.12.009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VB7JDPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948647v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dudognon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Quere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-013-0800-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023217v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096877v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Boulais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;guel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22577" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856292v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013047" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154290v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donaghy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013054" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00779755v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2012.10.004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00787264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kraffe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K Volety" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046594" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673797v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.11.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9JGS4CS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670309v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare-Deboutteville" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May M. Zhang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2011.09.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTDLC2FW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670094v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica V. Bricelj" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Ford" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Barbou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09111" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596794v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.03.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460531v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Ki Hong" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung-Sik Park" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Joon Shim" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2009.10.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589357v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.12.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475417v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jansen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2009.10.006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589386v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2010.01.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00638216v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.03.011" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC0GJ70P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670371v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2010.07.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K3HK4XD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460793v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Sik Choi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532323v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Hertogh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lahlimi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Letesson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depiereux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.09.010" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470652v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Wikfors" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2007.11.006" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461303v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monica Bricelj" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0917-z" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E6726C4C25BEC005E8E222BBD4094CB9B3F5708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667073v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaporte" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Lin Evelyn Chu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.021" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669861v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Shumway" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0703-3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473457v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Samain" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haure" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard B&#233;dier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.04.044" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667069v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jegaden" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.09.003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616832v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669846v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.07.007" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZMT10WX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670289v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Giudicelli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-5006-9" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGGPLRKS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00645751v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.10.006" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629874v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2005.05.003" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670385v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.07.020" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M50JV8W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616866v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154285v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Carballal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590935v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Torkildsen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Nylund" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorolf Magnesen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Bergh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-005-9002-5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616796v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590963v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Choquet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Reid" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(03)00352-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458183v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao058143" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616961v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154278v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00518" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154273v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Jensen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B Samuelsen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Andersen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154267v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-002-0301-8" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJFZDWLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617005v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616798v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Birkbeck" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154283v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616793v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Waechter" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanne Poubalanne" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903040v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newton" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-20-2067-2002" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086653v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nicolas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154257v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cilia" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616665v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gatesoupe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616636v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Ponte" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447706v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corre" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-48-2-481" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527276v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jipa.1997.4707" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902608v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jankowiak" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JD02598" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334907v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poitou" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169608949076" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069100v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jehanno" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silverberg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chesselet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409410v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buat-Menard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02514427" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-K4P9DV28-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122283v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Hunter" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619758v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550014v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brigaudeau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Talarmin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03951558v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971863v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328127v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971851v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971889v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971920v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616811v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassus" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bardouil" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248504v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Junc&#225;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badosa" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;s-Alonso" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilar de Soto" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889580v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043150v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toonen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. da Silva" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trombeta" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billant" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44612" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215289v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirella da Silva" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46623" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475418v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820971v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balkanski" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guelle" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3354-0_4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511751v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goypiron" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foglizzo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Forgerit" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Loz&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-028740-9.50046-X" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069223v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A Oviatt" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00525764v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2024.110103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04723828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bernardini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Peruzza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dalla Rovere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04132404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Amara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Miled" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Ben Slama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mantovani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-023-00555-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hsuan Liao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Desprez de Gesincourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.04.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04219726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Flynn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Burger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JG007528" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04237349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de La Broise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ventura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chauchat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurean Guerreiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Michez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080499" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remize" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Ning Loh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20010022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Albert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04065-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauean Guerreiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142114573" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Lahbib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.975877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sor&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lozach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Papin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15996" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05479443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geissler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils R&#228;decker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Perna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tallec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2021.1879963" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03245311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rahmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dabas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.634427" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.692248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2020.1808104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02915461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabessiere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10101428" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03126799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77253-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.08.025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bisch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachambre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Gervois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00300" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Lema" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Metegnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Youenou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373658v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.051" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le James" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901666v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fitzsimmons" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sherrell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.10.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.09.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904890v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00252" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382940v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Iversen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti-Jussi Evertsen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00082" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324608v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Payton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.03.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.07.119" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01863762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813169v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.047" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fr&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaffr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483244v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meisterhans" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Raymond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Girault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Bourrasseau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0662-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1519019113" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483232v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Le Grand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2016.02.017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607221113" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483193v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.06.039" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483174v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02720" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567015v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sussarellu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.05.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.10.051" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483252v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermabessiere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lassudrie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Boullot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.01.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483230v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.02.026" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guesdon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stachowski-Haberkorn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lucia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Binias" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.09.009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089266v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Massabuau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.10.023" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1HV3QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154224v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.04.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VZBMX0K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154310v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bris" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.12.039" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47GS2NRK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seguineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.10.021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130248v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouchouicha-Smida" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lundholm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sahraoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.05.029" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QB04B3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558202v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130186v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Bates" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2758-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948644v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansy Haberkorn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bruneau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.12.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948684v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouchouicha Smida" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H.C.F. Kooistra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Ruggiero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.12.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01025433v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Provost" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.12.009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VB7JDPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948647v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dudognon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Quere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-013-0800-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023217v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01096877v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Boulais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe B&#233;guel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22577" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856292v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013047" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154290v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Donaghy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013054" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00779755v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2012.10.004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00787264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kraffe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K Volety" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046594" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673797v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.11.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9JGS4CS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670309v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare-Deboutteville" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May M. Zhang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2011.09.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTDLC2FW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670094v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica V. Bricelj" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Ford" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Barbou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09111" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596794v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.03.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schultes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jansen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2009.10.006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460531v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Ki Hong" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung-Sik Park" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Joon Shim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2009.10.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589357v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.12.006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589386v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2010.01.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670371v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2010.07.007" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K3HK4XD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00638216v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.03.011" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC0GJ70P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460793v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang-Sik Choi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470652v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Wikfors" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2007.11.006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461303v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monica Bricelj" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0917-z" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E6726C4C25BEC005E8E222BBD4094CB9B3F5708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532323v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Hertogh" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lahlimi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Letesson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depiereux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.09.010" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667073v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaporte" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Lin Evelyn Chu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Langdon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.021" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669861v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Shumway" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0703-3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473457v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Samain" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haure" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard B&#233;dier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.04.044" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667069v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jegaden" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.09.003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616832v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669846v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2007.07.007" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZMT10WX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00645751v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.10.006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670289v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Giudicelli" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-5006-9" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGGPLRKS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629874v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2005.05.003" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670385v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.07.020" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M50JV8W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616866v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154285v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Carballal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590935v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Torkildsen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Nylund" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorolf Magnesen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Bergh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-005-9002-5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616796v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590963v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Choquet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Reid" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(03)00352-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458183v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao058143" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154273v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Jensen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B Samuelsen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Andersen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154267v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pignet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-002-0301-8" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJFZDWLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616961v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154278v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00518" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617005v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616798v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Birkbeck" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154283v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616793v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Waechter" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanne Poubalanne" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903040v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newton" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-20-2067-2002" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086653v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nicolas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bultel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154257v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cilia" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616665v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gatesoupe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616636v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Ponte" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447706v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corre" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-48-2-481" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527276v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jipa.1997.4707" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902608v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jankowiak" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JD02598" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334907v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poitou" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169608949076" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069100v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jehanno" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silverberg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chesselet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409410v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buat-Menard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02514427" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-K4P9DV28-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122283v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Hunter" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619758v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rocher" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180076v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550014v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brigaudeau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Talarmin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011386v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachambre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huchette" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenevert" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03951558v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328127v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971851v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971863v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971889v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03971920v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483205v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616811v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lassus" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bardouil" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248504v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Junc&#225;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Badosa" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;s-Alonso" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilar de Soto" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889580v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043150v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toonen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. da Silva" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trombeta" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billant" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44612" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215289v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mirella da Silva" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46623" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475418v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820971v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schulz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balkanski" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guelle" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-3354-0_4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511751v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goypiron" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foglizzo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Forgerit" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Loz&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-028740-9.50046-X" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069223v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A Oviatt" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00525764v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>