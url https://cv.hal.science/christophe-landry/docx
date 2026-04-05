--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -66,1634 +66,2365 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu’après leur mort, couvert(e)s d’airain et de lumière... Au pied du Rocher des Amoureux à l’âge du Fer (Villarodin-Bourget, Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Auvergne-Rhône-Alpes, Service Régional de l'Archéologie, Feb 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05543850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et mourir au Rocher des Amoureux. Nouvelles recherches sur la nécropole de l'âge du Fer à Villarodin-Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres archéologiques de Savoie 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Savoie, Jun 2025, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05128553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques funéraires au premier âge du Fer dans les Alpes françaises et sur le cours supérieur du Rhône : synthèse documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Isoardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pratiques funéraires en Europe occidentaledu XIème au Vème s. av J.-C., 48e colloque international de l’Association Française pour l’Étude de l’Âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2024, Rodez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04573574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la banlieue descendait sur la ville...Evolution d'un quartier suburbain de la Thonon romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville mouvante : transformations de l'espace &amp; changements de fonctions. Journée d'actualités thématiques, UMR 5138 ArAr, Axe 1 thème 2 "Réseaux et dynamiques d'occupations antiques, IIe s. av. Ve s. ap. J.-C.", Maison des Sciences de l'Homme, 13 mai 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Various Impacts of European Transformations in the 4th and 3rd Century BC in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session "The Fourth and Third Century BC - A Pan-European Turning Point", 24th Annual Meeting of the European Association of Archaeologists (EAA), Barcelona, 5-8 sept 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands travaux et stations de ski, une chance pour l'archéologie alpine ? Du Tunnel Euralpin Lyon-Turin au Plateau des Saix, étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Rencontres archéologiques de Savoie, Journées Nationales de l’Archéologie, Musée savoisien, Campus de Jacob Bellecombette, Université de Chambéry, 18 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de potiers du Ier siècle ap. J.-C. à Thonon-les- Bains : données brutes de la fouille &amp;quot;Villa Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la journée d’actualités archéologiques en Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thonon Haute-Savoie, 23, chemin Vieux, Un atelier de Potier, du Ier s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée archéologique régionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voie de la Doie à Thonon-les--Bains, témoin de la circulation entre Bas et --Chablais aux premiers temps de l’occupation romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès «Circulations montagnardes, circulations européennes », Université de Pau et des Pays de l’Adour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois guerres pour une conquête. Traces et répercussions des conflits armés dans le bassin lémanique et la haute vallée du Rhône suisse aux IIe et Ier siècles av. n. è.</w:t>
+                <w:t xml:space="preserve">Un fourreau d’épée ficelé à Chens-sur-Léman (Haute-Savoie), pratique funéraire ou fonctionnalité militaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guichon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Genechesi; Lionel Pernet; Sylvie Barrier; Matthieu Demierre; Denis Genequand; Thierry Luginbühl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.367-392, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t>
+              <w:t xml:space="preserve">, pp.71-75, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102821v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fourreau d’épée ficelé à Chens-sur-Léman (Haute-Savoie), pratique funéraire ou fonctionnalité militaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Trois guerres pour une conquête. Traces et répercussions des conflits armés dans le bassin lémanique et la haute vallée du Rhône suisse aux IIe et Ier siècles av. n. è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel de Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhard Deschler-Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Genechesi; Lionel Pernet; Sylvie Barrier; Matthieu Demierre; Denis Genequand; Thierry Luginbühl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-75, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t>
+              <w:t xml:space="preserve">, pp.367-392, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102818v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Échanger et consommer dans la villa du Palais</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 9. Le site après l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.373-456, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.7003⟩</w:t>
+              <w:t xml:space="preserve">, pp.543-550, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.7013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566101v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Le paysage et les champs de la villa du Palais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chapitre 8. Les espaces funéraires et la stèle de Suadullia Iulianè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.317-367, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.6998⟩</w:t>
+              <w:t xml:space="preserve">, pp.459-539, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.7008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566095v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Le site après l’Antiquité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chapitre 6. Le paysage et les champs de la villa du Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.543-550, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.7013⟩</w:t>
+              <w:t xml:space="preserve">, pp.317-367, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.6998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566112v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. Les espaces funéraires et la stèle de Suadullia Iulianè</w:t>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.459-539, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.7008⟩</w:t>
+              <w:t xml:space="preserve">, pp.551-556, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.7028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566106v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale</w:t>
+                <w:t xml:space="preserve">Chapitre 4. La résidence du Palais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Fellague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.7028⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpara; Alpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-276, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.6988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566114v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. La résidence du Palais</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 5. La partie agraire de la villa du Palais : les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.6988⟩</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-314, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.6993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566085v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. La partie agraire de la villa du Palais : les bâtiments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chapitre 7. Échanger et consommer dans la villa du Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.279-314, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.6993⟩</w:t>
+              <w:t xml:space="preserve">, pp.373-456, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.7003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566091v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. L’occupation antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Vérot; Franck Gabayet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agglomération antique en vallée alpine : Thyez (Haute-Savoie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARA | 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara; MOM Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-144, 2020, 9782916125152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.4920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Évolution du site après l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Vérot; Franck Gabayet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agglomération antique en vallée alpine : Thyez (Haute-Savoie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARA | 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara; MOM Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-155, 2020, 9782916125152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.4920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route des Lanches, un complexe architectural du IVe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Gabayet; A. Vérot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agglomération antique de Thyez (Haute-Savoie), La relation homme-milieu alluvial intra-montagnard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Documents d’Archéologie en Rhône-Alpes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie préventive : 20 ans de recherche Afan / Inrap à Thonon-les-Bains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ça s’est passé sous vos pieds, Thonon gallo-romain et ses potiers, Catalogue de l’exposition du Musée du Chablais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.12-17, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1703,3113 +2434,2464 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurs de ma ville… Des écus fleurdelisés sur un fourreau médiéval à Vénissieux (Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Vicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Langlet-Marzloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 54, pp.73-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15fhb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potions magiques ? Révéler le contenu de vases miniatures de l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nieloud-Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rubrique des Patrimoines de Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau secteur funéraire de la fin de l'âge du Fer à Lanslevillard, Sous l'église (Savoie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les relations spatiales entre Thonon (Haute-Savoie) et son arrière-pays montagnard au Bronze Final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Chemin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, LANDRY (Chr.), LEMAÎTRE (S.) dir. - Sépultures et nécropoles de l'âge du Fer en région Auvergne-Rhône-Alpes (VIIIe - Ier s. av. J.-C.). Actes du séminaire de protohistoire rhônalpine n°4 de Lyon (décembre 2018), 43 (2020), p. 191-206</w:t>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SURMELY (F.) - Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Actes de la Table-ronde de Clermont-Ferrand, 6 décembre 2019,Terra Mater, p. 95-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953063v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologie funéraire de l'âge du Fer en région Auvergne-Rhône-Alpes : état des lieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un nouveau secteur funéraire de la fin de l'âge du Fer à Lanslevillard, Sous l'église (Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Lemaître</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, LANDRY (Chr.), LEMAÎTRE (S.) dir. - Sépultures et nécropoles de l'âge du Fer en région Auvergne-Rhône-Alpes (VIIIe - Ier s. av. J.-C.). Actes du séminaire de protohistoire rhônalpine n°4 de Lyon (décembre 2018), 43 (2020), p. 9-19</w:t>
+              <w:t xml:space="preserve">, 2022, LANDRY (Chr.), LEMAÎTRE (S.) dir. - Sépultures et nécropoles de l'âge du Fer en région Auvergne-Rhône-Alpes (VIIIe - Ier s. av. J.-C.). Actes du séminaire de protohistoire rhônalpine n°4 de Lyon (décembre 2018), 43 (2020), p. 191-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953046v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations spatiales entre Thonon (Haute-Savoie) et son arrière-pays montagnard au Bronze Final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'archéologie funéraire de l'âge du Fer en région Auvergne-Rhône-Alpes : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, SURMELY (F.) - Archéologie en milieu de montagne dans la région Auvergne-Rhône-Alpes. Actes de la Table-ronde de Clermont-Ferrand, 6 décembre 2019,Terra Mater, p. 95-108</w:t>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, LANDRY (Chr.), LEMAÎTRE (S.) dir. - Sépultures et nécropoles de l'âge du Fer en région Auvergne-Rhône-Alpes (VIIIe - Ier s. av. J.-C.). Actes du séminaire de protohistoire rhônalpine n°4 de Lyon (décembre 2018), 43 (2020), p. 9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123283v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble méconnu de l’arrière­-pays thononais. Le dépôt de bronzes d’Allinges (Haute-­Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Crola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ticon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Journée annuelle d’actualités 2019 de l’APRAB, Musée d’Archéologie Nationale, Saint-Germain-en-Laye, 18, p. 79-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ensemble funéraire à crémations de La Tène ancienne de Saint-Paul-lès-Romans (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43, pp.243-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dam.6982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du vin antique sur un versant haut-savoyard ? Le vignoble et le pressoir de Versoie à Thonon-les-Bains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le village lacustre de Rives 2 et l’occupation des terrasses de Thonon-les-Bains (Haute-Savoie) à l’âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique du Comité des travaux historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Duma (J.) dir., Des ressources et des hommes en montagne : Circulations montagnardes, circulations européennes, Actes du 142e congrès du Comité des Travaux Historiques et Scientifiques, Pau, 24-28 avril 2017. [en ligne]</w:t>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Billaud (Y.) et Lachenal (T.) - Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays, Actes de la séance SPF/APRAB d’Agde (20-21 octobre 2017), 14, p. 93-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952907v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bas-Chablais celte et gallo-romain, entre cul-de-sac et porte des Grandes Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'études préhistoriques et archéologiques alpines </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Actes du XVe Colloque sur les Alpes dans l’Antiquité de la Préhistoire au Moyen Âge Saint-Gervais (Haute-Savoie) 12-14 octobre 2018, XXIX-XXX, p. 239-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le village lacustre de Rives 2 et l’occupation des terrasses de Thonon-les-Bains (Haute-Savoie) à l’âge du Bronze</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Entre Alpes et Léman, Thonon aux âges des métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Treffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Billaud (Y.) et Lachenal (T.) - Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays, Actes de la séance SPF/APRAB d’Agde (20-21 octobre 2017), 14, p. 93-113</w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, BINTZ (P.), GRIGGO (C.), MARTIN (L.), PICAVET (R.) (dir.) – L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, octobre 2016, Chambéry, 20 - 2018, p. 295-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216573v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Alpes et Léman, Thonon aux âges des métaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Du vin antique sur un versant haut-savoyard ? Le vignoble et le pressoir de Versoie à Thonon-les-Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, BINTZ (P.), GRIGGO (C.), MARTIN (L.), PICAVET (R.) (dir.) – L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, octobre 2016, Chambéry, 20 - 2018, p. 295-303</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique du Comité des travaux historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Duma (J.) dir., Des ressources et des hommes en montagne : Circulations montagnardes, circulations européennes, Actes du 142e congrès du Comité des Travaux Historiques et Scientifiques, Pau, 24-28 avril 2017. [en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877381v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épée inédite découverte dans le lac d’Annecy (Auvergne-Rhône-Alpes, Haute-Savoie) : réflexion sur les épées savoyardes du Bronze final IIIb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serralongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Actes de la Journée annuelle de l'APRAB, 3 mars 2016, 16, p. 14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ceintures lombardes dans la vallée de l'Arc. Indices occidentaux de la diffusion du &amp;quot;style alpin&amp;quot; au VIIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les infrastructures liées à l’exploitation fructicole et viticole du Grand Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dossiers du musée savoisien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Actes des 2e Rencontres archéologiques de Savoie, Journées Nationales de l’Archéologie, Musée savoisien, Chambéry, 6 juin 2014, 2-2016, pp.[en ligne]</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, TREMENT (F.) dir., Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale. Actes du XIe Colloque de l’Association d’étude du monde rural gallo-romain - AGER, Clermont-Ferrand, 11-13 juin 2014, Suppéments Aquitania, 38, p. 479-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952846v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infrastructures liées à l’exploitation fructicole et viticole du Grand Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des ceintures lombardes dans la vallée de l'Arc. Indices occidentaux de la diffusion du &amp;quot;style alpin&amp;quot; au VIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, TREMENT (F.) dir., Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale. Actes du XIe Colloque de l’Association d’étude du monde rural gallo-romain - AGER, Clermont-Ferrand, 11-13 juin 2014, Suppéments Aquitania, 38, p. 479-491</w:t>
+              <w:t xml:space="preserve">Les dossiers du musée savoisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Actes des 2e Rencontres archéologiques de Savoie, Journées Nationales de l’Archéologie, Musée savoisien, Chambéry, 6 juin 2014, 2-2016, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952857v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bornage des champs à la fin du second âge du Fer : le dépôt céramique de Rumilly (Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, MALRAIN (F.), BLANCQUAERT (G.) dir., Évolution des sociétés gauloises du second âge du Fer, entre mutations internes et influences externes, Actes du XXXVIIIe colloque international de l'AFEAF d’Amiens, 29 mai - 1er juin 2014, 30, p. 265-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When GIS goes to the Countryside : Detecting and Interpreting Roman Orchards from the &amp;quot;Grand Palais&amp;quot; (Drôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA Proceeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Campana (S.), Scopigno (R.), Carpentiero (G.), Cirillo (M.) ed., CAA2015 Keep the Revolution going, Proceedings of the 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology, Siena (Italy), March 30th- April 3rd 2015, Archaeopress Publishing LTD, Oxford, p. 499-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux indices de fréquentation de la vallée inférieure de la Saône au Paléolithique moyen et supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (4), p. 791-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épée et le fourreau orné de Chens-Véreître : un nouvel exemplaire de la paire de griffons affrontés sur la rive méridionale du Lac Léman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Barral (P.), Guillaumet (J.-P.), Roulière-Lambert (M.-J.), Saracino (M.), Vitali (D.) éd., Les Celtes et le Nord de l’Italie / I Celti e L'Italia del Nord : Prima e Seconda Età del Ferro, Actes du XXXVIe colloque international de l’AFEAF, Vérone, 17-20 mai 2012, 36, p. 595-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture de guerrier celte à Chens-sur-Léman (Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60 (183), pp.147-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940138v1</w:t>
-              </w:r>
-[...647 lines deleted...]
-                <w:t xml:space="preserve">hal-02136701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villarodin-Bourget (Savoie), Rocher des Amoureux (Les Tufs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jacottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Landry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024, 230 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nernier (Haute-Savoie), Bornée, Chemin de Péreuse, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Fellague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lalai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nernier (Haute-Savoie), Route de la Croix Marcille, lieu-dit Bornée, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthy-sur-Léman (Haute-Savoie), Rue des pêcheurs. Un établissement littoral augustéen pérennisé aux portes de Thonon, rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossigny (Seine-et-Marne), ZAC du Pré Chêne 3/2/1 : &amp;quot;Le Pré Chêne et le Pré du But&amp;quot; : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Sethian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Escats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2006, 1 vol. (pagination multiple [131] p.-[38] p. de pl.) : ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4819,461 +4901,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpara MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, pp.600, 2023, DARA Documents d'archéologie en Auvergne Rhône-Alpes, 978-2-35668-079-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.6903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot (dir.). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, 600 p., 2023, DARA, 55, 978-2-35668-079-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.6903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures et nécropoles de l'âge du Fer en région Auvergne-Rhône-Alpes (VIIIe - Ier s. av. J.-C.). Actes du séminaire de protohistoire rhônalpine n°4 de Lyon (décembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents d'Archéologie Méridionale, ADAM éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43 (2020), 2022, 2-908-774-32-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec armes et bagages. Les Celtes du Chablais. Catalogue de l’exposition du musée du Chablais (Thonon-les-Bains, 16 avril 2022 - 13 novembre 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Périllat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Crola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ticon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie Chablaisienne, IX, 2022, Documents d’histoire savoyarde, 2-902030-73-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5420,51 +5502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel de Kalbermatten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Deschler-Erb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6998" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6993" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6993" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4920" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bougherara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nieloud-M&#252;ller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03221122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ticon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6982" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;non" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serralongue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacottey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lalai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Escats" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Blaizot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpara.org" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6903" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384399v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6903" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/dam/6884" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;rillat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128553v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel de Kalbermatten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Deschler-Erb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6998" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6998" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6993" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6993" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4920" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bougherara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nieloud-M&#252;ller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chemin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03221122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ticon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384422v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6982" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;non" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serralongue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940138v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacottey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lalai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890354v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Escats" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Blaizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpara.org" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6903" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/dam/6884" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;rillat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>