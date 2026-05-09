--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -661,165 +661,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thonon Haute-Savoie, 23, chemin Vieux, Un atelier de Potier, du Ier s.</w:t>
+                <w:t xml:space="preserve">La voie de la Doie à Thonon-les--Bains, témoin de la circulation entre Bas et --Chablais aux premiers temps de l’occupation romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée archéologique régionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Annecy, France</w:t>
+              <w:t xml:space="preserve">Congrès «Circulations montagnardes, circulations européennes », Université de Pau et des Pays de l’Adour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136701v1</w:t>
+                <w:t xml:space="preserve">hal-02136585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voie de la Doie à Thonon-les--Bains, témoin de la circulation entre Bas et --Chablais aux premiers temps de l’occupation romaine</w:t>
+                <w:t xml:space="preserve">Thonon Haute-Savoie, 23, chemin Vieux, Un atelier de Potier, du Ier s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès «Circulations montagnardes, circulations européennes », Université de Pau et des Pays de l’Adour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée archéologique régionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136585v1</w:t>
+                <w:t xml:space="preserve">hal-02136701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -831,747 +831,747 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fourreau d’épée ficelé à Chens-sur-Léman (Haute-Savoie), pratique funéraire ou fonctionnalité militaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trois guerres pour une conquête. Traces et répercussions des conflits armés dans le bassin lémanique et la haute vallée du Rhône suisse aux IIe et Ier siècles av. n. è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel de Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhard Deschler-Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Genechesi; Lionel Pernet; Sylvie Barrier; Matthieu Demierre; Denis Genequand; Thierry Luginbühl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-75, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t>
+              <w:t xml:space="preserve">, pp.367-392, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102818v1</w:t>
+                <w:t xml:space="preserve">hal-05102821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois guerres pour une conquête. Traces et répercussions des conflits armés dans le bassin lémanique et la haute vallée du Rhône suisse aux IIe et Ier siècles av. n. è.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un fourreau d’épée ficelé à Chens-sur-Léman (Haute-Savoie), pratique funéraire ou fonctionnalité militaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckhard Deschler-Erb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Genechesi; Lionel Pernet; Sylvie Barrier; Matthieu Demierre; Denis Genequand; Thierry Luginbühl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.367-392, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t>
+              <w:t xml:space="preserve">, pp.71-75, 2025, Collection Afeaf (7), 978-2-9567407-6-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102821v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Le site après l’Antiquité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 6. Le paysage et les champs de la villa du Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Landry</w:t>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Horry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-367, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.7013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.6998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566112v1</w:t>
+                <w:t xml:space="preserve">hal-04566095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. Les espaces funéraires et la stèle de Suadullia Iulianè</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 9. Le site après l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.459-539, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.7008⟩</w:t>
+              <w:t xml:space="preserve">, pp.543-550, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.7013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566106v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Le paysage et les champs de la villa du Palais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 8. Les espaces funéraires et la stèle de Suadullia Iulianè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.317-367, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
+              <w:t xml:space="preserve">, pp.459-539, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.6998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.7008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566095v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1635,51 +1635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. La résidence du Palais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1894,77 +1894,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Échanger et consommer dans la villa du Palais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3082,51 +3082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ensemble funéraire à crémations de La Tène ancienne de Saint-Paul-lès-Romans (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43, pp.243-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3158,229 +3158,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le village lacustre de Rives 2 et l’occupation des terrasses de Thonon-les-Bains (Haute-Savoie) à l’âge du Bronze</w:t>
+                <w:t xml:space="preserve">Le Bas-Chablais celte et gallo-romain, entre cul-de-sac et porte des Grandes Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Billaud (Y.) et Lachenal (T.) - Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays, Actes de la séance SPF/APRAB d’Agde (20-21 octobre 2017), 14, p. 93-113</w:t>
+              <w:t xml:space="preserve">Bulletin d'études préhistoriques et archéologiques alpines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actes du XVe Colloque sur les Alpes dans l’Antiquité de la Préhistoire au Moyen Âge Saint-Gervais (Haute-Savoie) 12-14 octobre 2018, XXIX-XXX, p. 239-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216573v1</w:t>
+                <w:t xml:space="preserve">hal-04953086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bas-Chablais celte et gallo-romain, entre cul-de-sac et porte des Grandes Alpes</w:t>
+                <w:t xml:space="preserve">Le village lacustre de Rives 2 et l’occupation des terrasses de Thonon-les-Bains (Haute-Savoie) à l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'études préhistoriques et archéologiques alpines </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Actes du XVe Colloque sur les Alpes dans l’Antiquité de la Préhistoire au Moyen Âge Saint-Gervais (Haute-Savoie) 12-14 octobre 2018, XXIX-XXX, p. 239-258</w:t>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Billaud (Y.) et Lachenal (T.) - Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays, Actes de la séance SPF/APRAB d’Agde (20-21 octobre 2017), 14, p. 93-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953086v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Alpes et Léman, Thonon aux âges des métaux</w:t>
               </w:r>
@@ -3405,51 +3405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Treffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture de guerrier celte à Chens-sur-Léman (Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60 (183), pp.147-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4441,51 +4441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,64 +4682,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4928,51 +4928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
@@ -5021,51 +5021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128553v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel de Kalbermatten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Deschler-Erb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6998" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6998" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6993" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6993" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4920" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bougherara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nieloud-M&#252;ller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chemin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03221122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ticon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384422v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6982" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;non" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serralongue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940138v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacottey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lalai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890354v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Escats" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Blaizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpara.org" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6903" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/dam/6884" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;rillat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128553v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136701v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102821v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel de Kalbermatten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Deschler-Erb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6998" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6998" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6993" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6993" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4920" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03235250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/5075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bougherara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nieloud-M&#252;ller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chemin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lema&#238;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03221122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ticon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384422v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.6982" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;non" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serralongue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940138v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacottey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lalai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890354v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Escats" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Blaizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpara.org" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6903" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6903" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/dam/6884" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;rillat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>