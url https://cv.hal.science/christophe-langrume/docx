--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -253,51 +253,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
@@ -867,306 +867,306 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Water Shortage Effects on Potato Tuber Tissues during Growth Using MRI Relaxometry and Biochemical Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Quellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Challois</w:t>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (15), pp.1918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants11151918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a low cost open-source ultrasonic device for plant height measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Montazeaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langrume</w:t>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Moinard</w:t>
+                <w:t xml:space="preserve">Cédric Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.100022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atech.2021.100022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascochytose du pois l'architecture du couvert est déterminante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1181,1247 +1181,1247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 469, pp.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Biomarkers, Mood States, and Sleep during a Major Competition: “Success” and “Failure” Athlete's Profile of High-Level Swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Chennaoui</w:t>
+                <w:t xml:space="preserve">Clément Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bougard</w:t>
+                <w:t xml:space="preserve">Catherine Drogou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2016.00094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of exercise on brain and peripheral inflammatory biomarkers induced by total sleep deprivation in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chennaoui</w:t>
+                <w:t xml:space="preserve">D. Gomez-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gomez-Merino</w:t>
+                <w:t xml:space="preserve">C. Drogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Drogou</w:t>
+                <w:t xml:space="preserve">H. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dispersyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (1), pp.56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12950-015-0102-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant architecture and development to control disease epidemics in legumes : the case of ascochyta blight in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Baranger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legume Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pea canopy architecture on microclimate and consequences on ascochyta blight infection under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+                <w:t xml:space="preserve">François Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (3), pp.509-524. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0132-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0132-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle architecture des couverts végétaux pour mieux résister aux épidémies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Bourget</w:t>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholine chloride as a potential source of variability in the study of cutaneous vascular function in man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sauvet</w:t>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microvascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82 (2), pp.190-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of one night of sleep loss on changes in tumor necrosis factor alpha (TNF-α) levels in healthy men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chennaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drogou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Beers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytokine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (2), pp.318-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cyto.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart Rate and Autonomic Balance During Stand Tests Before and After Fighter Combat Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dussault</w:t>
+                <w:t xml:space="preserve">Laurent Lely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jouanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (9), pp.796-802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3357/asem.2494.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart Rate Variability in Novice Pilots During and After a Multi-Leg Cross-Country Flight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Jouanin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langrume</w:t>
+                <w:t xml:space="preserve">Pascal van Beers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (10), pp.862-869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3357/asem.2531.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2431,320 +2431,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biocontrol strategy based on the hatching stimulation of Heterodera carotae is influenced by the soil microbiota selected by previous crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Biget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Biget</w:t>
+                <w:t xml:space="preserve">Nathan Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Vannier</w:t>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Bruno Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Symposium of the European Society of Nematologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Cordoue (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of in-field risk of infection events by foliar pathogens using smart IoT nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hammoud</w:t>
+                <w:t xml:space="preserve">Frédéric Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Cybermatics Congress - International Conference on Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.324-330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimums locaux à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2759,388 +2759,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.773-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the architecture of potato crops help in controlling late blight ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Marquer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence Triennale de l’Association Européenne pour la Recherche sur la Pomme de terre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture de la pomme de terre peut-elle aider dans la lutte contre le mildiou ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How potato architecture affects microclimate and late blight epidemics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale ECA Epimeliology, Canopy, Architecture.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3150,176 +3150,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoRa-com INRAE's Shared LoRaWAN Platform for Agri-environmental Research Towards an Efficient IoT Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+                <w:t xml:space="preserve">Pierre Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Catala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Goby</w:t>
+                <w:t xml:space="preserve">Baptiste Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM, événement annuel de la bioinformatique et de la biostatistique francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the effects of water shortage on potato plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3341,137 +3341,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Association for Potato Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling Centre Occitanie-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3503,100 +3503,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3628,176 +3628,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020, Crop modelling for Agriculture and Food Security under Global Change (ICROPM 2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea canopy architecture affects microclimate and ascochyta blight development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+                <w:t xml:space="preserve">François Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. 2012, ECA (Epidemiology Canopy Architecture) International Conference on "Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3807,51 +3807,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPOSITIF ET PROCEDE DE MESURE DE HAUTEUR DE COUVERT VEGETAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3078774 (A3). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3914,130 +3914,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats obtenus sur le pathosystème pomme de terre/mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4047,65 +4047,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimum locaux à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,65 +4113,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4239,51 +4239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4675950B"/>
+    <w:nsid w:val="B5FDE3C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4470,51 +4470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-langrume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1279-6928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418960v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boulard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9729" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petitpas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1245545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chennaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Drogou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chennaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez-Merino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drogou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geoffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dispersyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12950-015-0102-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0132-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W16KGWHB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauvet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vasseur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sauvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.06.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dussault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lely" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jouanin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/asem.2494.2009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Jouanin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Beers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/asem.2531.2009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04752653v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carrillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517793v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagard&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231657v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347213v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-langrume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1279-6928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418960v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boulard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9729" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petitpas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1245545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chennaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Drogou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chennaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez-Merino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drogou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geoffroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dispersyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12950-015-0102-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0132-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W16KGWHB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vasseur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.05.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sauvet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.06.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dussault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jouanin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/asem.2494.2009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Jouanin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Beers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/asem.2531.2009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04752653v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carrillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419782v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517793v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagard&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784549v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231657v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>