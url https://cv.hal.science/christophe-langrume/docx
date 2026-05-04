--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1875,559 +1875,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholine chloride as a potential source of variability in the study of cutaneous vascular function in man</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of one night of sleep loss on changes in tumor necrosis factor alpha (TNF-α) levels in healthy men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sauvet</w:t>
+                <w:t xml:space="preserve">F. Sauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mounir Chennaoui</w:t>
+                <w:t xml:space="preserve">P. van Beers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.05.001⟩</w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (2), pp.318-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951207v1</w:t>
+                <w:t xml:space="preserve">hal-04951165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of one night of sleep loss on changes in tumor necrosis factor alpha (TNF-α) levels in healthy men</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Chennaoui</w:t>
+                <w:t xml:space="preserve">Acetylcholine chloride as a potential source of variability in the study of cutaneous vascular function in man</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sauvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Drogou</w:t>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. van Beers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Langrume</w:t>
+                <w:t xml:space="preserve">Mélanie Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (2), pp.318-324. </w:t>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (2), pp.190-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2011.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951165v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate and Autonomic Balance During Stand Tests Before and After Fighter Combat Missions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heart Rate Variability in Novice Pilots During and After a Multi-Leg Cross-Country Flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dussault</w:t>
+                <w:t xml:space="preserve">Jean Claude Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lely</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sauvet</w:t>
+                <w:t xml:space="preserve">Pascal van Beers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Jouanin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Papelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (9), pp.796-802. </w:t>
+              <w:t xml:space="preserve">, 2009, 80 (10), pp.862-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3357/asem.2494.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3357/asem.2531.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951288v1</w:t>
+                <w:t xml:space="preserve">hal-04951270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Variability in Novice Pilots During and After a Multi-Leg Cross-Country Flight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Heart Rate and Autonomic Balance During Stand Tests Before and After Fighter Combat Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Papelier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (10), pp.862-869. </w:t>
+              <w:t xml:space="preserve">, 2009, 80 (9), pp.796-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3357/asem.2531.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3357/asem.2494.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951270v1</w:t>
+                <w:t xml:space="preserve">hal-04951288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4239,51 +4239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5FDE3C9"/>
+    <w:nsid w:val="78D4EFFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4470,51 +4470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-langrume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1279-6928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418960v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boulard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9729" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petitpas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1245545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chennaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Drogou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chennaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez-Merino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drogou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geoffroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dispersyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12950-015-0102-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0132-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W16KGWHB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vasseur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.05.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sauvet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.06.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dussault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jouanin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/asem.2494.2009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Jouanin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Beers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/asem.2531.2009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04752653v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carrillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419782v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517793v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagard&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784549v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231657v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-langrume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1279-6928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418960v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boulard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9729" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petitpas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1245545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chennaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Drogou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chennaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez-Merino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drogou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geoffroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dispersyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12950-015-0102-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0132-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W16KGWHB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sauvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2011.06.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vasseur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.05.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Jouanin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Beers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/asem.2531.2009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dussault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lely" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jouanin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/asem.2494.2009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04752653v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ithings-greencom-cpscom-smartdata-cybermatics62450.2024.00071" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carrillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419782v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517793v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagard&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784549v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231657v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>