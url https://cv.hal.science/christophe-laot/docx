--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.947916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> christophe Laot </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Christophe LAOT - Communications Numériques</w:t>
+        <w:t xml:space="preserve">Professeur en Communications Numériques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -143,50 +143,156 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Professeur en communications numériques à IMT Atlantique, département Mathematical and Electrical Engineering (ex Signal et Communications). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.imt-atlantique.fr/fr/personne/christophe-laot</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Responsable de l'activité en communications acoustiques sous-marines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre du laboratoire CNRS UMR LabSTICC, équipe Cosyde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre IEEE OES (Underwater Communication, Navigation, and Positioning)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications sous-marines – lien vidéo : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">TB34 - YouTube</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projet FUI COMET - lien vidéo : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.imt-atlantique.fr/sites/default/files/users/user1023/Video_COMET.avi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2009 Habilitation à diriger des recherches</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">1997 Thèse en communications et codage de l'information : «Egalisation autodidacte et turbo égalisation. Application aux canaux sélectifs en fréquences» </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">These.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">1992 Mastère Communications, Optique, Formes et Images de l'ENST Bretagne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">1991 Ingénieur de l'Ecole FRançaise d'Electronique et d'Informatique (EFREI 1991)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
@@ -206,2181 +312,2181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclostationary Feature Distortion for Secure Underwater Acoustic Transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (3), pp.1051-1066. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2024.3366283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Optimization of Underwater Communication Links at Different Ranges for AIS Relay to AUV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Imbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12094166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Acoustic Communication Links for a Swarm of AUVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Gussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Zerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Mézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (17), pp.8200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11178200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality-of-Service Satisfaction Games for Noncooperative Underwater Acoustic Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2823898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Noncooperative Spectrum Sharing Game in Underwater Acoustic Interference Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (4), pp.1019-1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JOE.2017.2731060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput-Efficient Super-TDMA MAC Transmission Schedules in Ad Hoc Linear Underwater Acoustic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandar Chitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (1), pp.156 - 174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JOE.2016.2537659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput-Maximizing Transmission Schedules for Underwater Acoustic Multihop Grid Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Parametric Replay-Based Simulation of Underwater Acoustic Communication Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 40 (4), pp.853 - 863. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2015.2474455⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 40 (4), pp.796 - 806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2015.2458211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224554v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Replay-Based Simulation of Underwater Acoustic Communication Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Throughput-Maximizing Transmission Schedules for Underwater Acoustic Multihop Grid Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandar Chitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 40 (4), pp.796 - 806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2015.2458211⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 40 (4), pp.853 - 863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2015.2474455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224555v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient blind estimation of carrier frequency offset in OFDM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63 (4), pp.1945 - 1950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2013.2285479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achievable Rates over Doubly Selective Rician-Fading Channels under Peak-Power Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (2), pp.586-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TWC.2012.122212.111812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information-Theoretic Analysis of Underwater Acoustic OFDM Systems in Highly Dispersive Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milica Stojanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (ID 716720), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2012/716720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient frequency-domain implementation of block-LMS/CMA fractionally spaced equalization for coherent optical communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Zia-Chahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (22), pp.1697 - 1699. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2011.2166257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic replay of non-WSSUS underwater acoustic communication channels recorded at sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (10), pp.4838 - 4849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concise derivation of scattering function from channel entropy maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (11), pp.3098 - 3103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCOMM.2010.091310.090247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient series expansion for Matrix inversion with application to MMSE equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (1), pp.35 - 37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCOMM.2008.071274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-complexity MMSE turbo equalization : a possible solution for EDGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (3), pp.965 - 974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TWC.2005.847095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time turbo-equalization on the TMS320C5509 - improving the reliability of broadband wireless links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalDSP Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbo equalization : adaptive equalization and channel decoding jointly optimized</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 19 (9), pp.1744 - 1752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind adaptive multiple-input decision-feedback equalizer with a self-optimized configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (4), pp.646 - 654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/26.917771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self Adaptative Decision Feedback Equalization : Can you Skeep the training period ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.921 - 930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2390,9110 +2496,9110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Adaptive Stopping Criterion for Sparse Channel Estimation in MIMO-OFDM Underwater Acoustic Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE; MTS, Jun 2025, Brest, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive MIMO Channel Model for Underwater Acoustic Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed Sensing for MIMO-OFDM Underwater Acoustic Channel Single-Block Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Seventh Underwater Communications and Networking Conference (UComms)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sestri Levante, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/UComms64662.2024.10847984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécuriser les transmissions acoustiques sous-marines en s’inspirant de la physique de propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SERENADE (Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique Discrète)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Model for Massive MIMO Shallow Underwater Acoustic Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2024 - SINGAPORE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Singapour, Singapore. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10706263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Underwater Acoustic Communication Parameters for a Swarm of AUVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Maria Gabriel Gussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Tech Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive optimization of OFDM Underwater Acoustic Communication parameters based on on-board channel simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Maria Gabriel Gussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACE 2021: 6th Underwater Acoustics Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, (Virtuel), Greece. pp.030001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/2.0001498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Dimensional Spreading waveform for Adaptive Rate Acoustic Underwater Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Oceans 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIS Relay for Autonomous Underwater Vehicle using an Adaptive Bit Rate Multi-Carrier Spread Spectrum Modem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Tech Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust OFDM Modem for a Swarm of Underwater Autonomous Vehicles</w:t>
+                <w:t xml:space="preserve">Synchronisation trame dans un contexte multicapteurs pour communication acoustique sous-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grollier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Stéphane Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166680v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation trame dans un contexte multicapteurs pour communication acoustique sous-marine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Frame Detection and Synchronization for a SIMO Receiver in presence of Doppler Shift for Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276169v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame Detection and Synchronization for a SIMO Receiver in presence of Doppler Shift for Underwater Acoustic Communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Robust OFDM Modem for a Swarm of Underwater Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867462⟩</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166674v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Learning Based Adaptive Channel Selection for Underwater Sensor Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Carrier Phase Synchronization Techniques at Very Low SNR for Deep Space Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Jhaidri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPACEOPS 2018 : The 15th International Conference on Space Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-2398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891656v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Phase Synchronization Techniques at Very Low SNR for Deep Space Missions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Q-Learning Based Adaptive Channel Selection for Underwater Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACEOPS 2018 : The 15th International Conference on Space Operations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Underwater Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lerici, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814198v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing recovery scheme for multi-antenna receiver in presence of Doppler shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT 2018 : International Conference on Telecommunication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely Linear SC-FDE Systems for Underwater Acoustic Communication: Experimental Results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distributed Power Allocation Strategy in Shallow Water Acoustic Interference Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761177⟩</w:t>
+              <w:t xml:space="preserve">SPAWC 2016 : IEEE 17th International Workshop on Signal Processing advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424516v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Power Allocation Strategy in Shallow Water Acoustic Interference Channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of GMSK Carrier synchronization loop phase detector at very low SNR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Jhaidri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2016 : IEEE 17th International Workshop on Signal Processing advances in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TTC 2016: 7th ESA International Workshop on Tracking, Telemetry and Command Systems for Space Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Noordwijk, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369655v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of GMSK Carrier synchronization loop phase detector at very low SNR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Widely Linear SC-FDE Systems for Underwater Acoustic Communication: Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno S. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTC 2016: 7th ESA International Workshop on Tracking, Telemetry and Command Systems for Space Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522672v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Equalization and Decoding Scheme Using Modified Spinal Codes for Underwater Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yupeng Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-Efficient Spectrum Sharing for Noncooperative Underwater Acoustic Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Analysis of GMSK Carrier Phase Decovery Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Jhaidri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIVC 2016 : International Symposium on Signal, Image, Video and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.230 - 235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Power Allocation for Noncooperative OFDM Systems in UWA Interference Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UComms 2016 : Underwater Communications and Networking conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lerici, Italie. pp.1 - 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/UComms.2016.7583460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de canaux acoustiques sous-marins par rejeu stochastique paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Replay of SIMO Underwater Acoustic Communication Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2015 - Washington : MTS/IEEE international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Washington, United States. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Chirp Modulation for Underwater Acoustic Digital Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Nicolás Carvallo Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2015 - Genova : MTS/IEEE international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gênes, Italy. pp.1 - 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANS-Genova.2015.7271558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-input hybrid frequency-time domain DFE over time-varying rayleigh-fading channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAT 2014 : 6ème séminaire sur les systèmes de Detection : Architectures et Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Replay-Based Framework for Underwater Acoustic Communication Channel Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UComms 2014 : Underwater Communications and networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sestri Levante, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/UComms.2014.7017148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDMA based MAC Transmission Schedules in Multihop Grid Ad hoc Underwater Acoustic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandar Chitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UComms 2014 : underwater communications conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sestri Levante, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/UComms.2014.7017131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Carrier Frequency Division Multiple Access for Underwater Acoustic Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UA 2013 : 1st international conference on Underwater Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Island Of Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des interférences entre sous-porteuses dans les systèmes OFDM fenêtrés sur canal acoustique sous-marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust OFDM Modem for Underwater Acoustic Communications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effective Soft Decision Feedback Equalizer for Channels with Low SNR in Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans 2013 : MTS/IEEE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935199v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Soft Decision Feedback Equalizer for Channels with Low SNR in Underwater Acoustic Communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A robust OFDM Modem for Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hai-Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans 2013 : MTS/IEEE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-Bergen.2013.6608003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935451v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version adaptative d'un égaliseur DFE hybride en bloc utilisant la technique Overlap and Save</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-reconfiguring Constant Modulus Algorithm for Proper Polarization Demultiplexing in Coherent Optical Receivers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An overview of project COMPOUND : Cooperative communications and positioning in mobile underwater networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC 2012: Optical Fiber Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Los Angeles, États-Unis</w:t>
+              <w:t xml:space="preserve">Futur Nework &amp; mobile summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725000v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of project COMPOUND : Cooperative communications and positioning in mobile underwater networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple-input hybrid frequency-time domain adpative decision feedback equalization for underwater acoustic digital communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futur Nework &amp; mobile summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">11th European Conference on Underwater Acoustics (ECUA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737171v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-input hybrid frequency-time domain adpative decision feedback equalization for underwater acoustic digital communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Achievable Rates of Underwater Acoustic OFDM Systems over Highly Dispersive Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Stojanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Underwater Acoustics (ECUA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725036v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievable Rates of Underwater Acoustic OFDM Systems over Highly Dispersive Channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Self-reconfiguring Constant Modulus Algorithm for Proper Polarization Demultiplexing in Coherent Optical Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Zia-Chahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.1-8</w:t>
+              <w:t xml:space="preserve">OFC 2012: Optical Fiber Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Los Angeles, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697033v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of pulse-shaping applied to OFDM systems over underwater acoustic channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans 2012: MTS/IEEE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Hampton Road, Va, United States. pp.1 - 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANS.2012.6404831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive blind estimation of sparse SIMO channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Acoustic modem performance assessment via stochastic replay of at sea recorded underwater acoustic communication channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOSSPA 2011: 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t>
+              <w:t xml:space="preserve">4th UAM Conference : Underwater Acoustic Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Island Of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609303v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic modem performance assessment via stochastic replay of at sea recorded underwater acoustic communication channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le canal de communication acoustique sous-marin : point de vue de la théorie de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th UAM Conference : Underwater Acoustic Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Island Of Kos, Greece</w:t>
+              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609261v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal de communication acoustique sous-marin : point de vue de la théorie de l'information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adaptive frequency-domain equalization for underwater acoustic communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Oceans 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623233v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive frequency-domain equalization for underwater acoustic communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adaptive MMSE turbo equalization with high-order modulations and spatial diversity applied to underwater acoustic communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Santander, Spain</w:t>
+              <w:t xml:space="preserve">European Wireless 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276898v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive MMSE turbo equalization with high-order modulations and spatial diversity applied to underwater acoustic communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adaptive blind estimation of sparse SIMO channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wireless 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">WOSSPA 2011: 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673282v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive single-carrier frequency-domain equalization for 100G coherent optical communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Zia-Chahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPPCom: Signal Processing in Photonics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the capacity of the underwater acoustic communication channel under realistic assumptions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adaptive MMSE Turbo equalization usign high order modulation : experimental results on underwater acoustic channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Wireless</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">UAM 2011 : 4th Underwater acoustic conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609263v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive MMSE Turbo equalization usign high order modulation : experimental results on underwater acoustic channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the capacity of the underwater acoustic communication channel under realistic assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAM 2011 : 4th Underwater acoustic conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">IEEE European Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609249v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check and validate reed solomon block turbo codes in shallow underwater acoustic communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beuzeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans '10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results on MMSE turbo equalization in underwater acoustic communication using high order modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beuzeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of underwater acoustic communication using reed solomon bloc turbo codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Underwater acoustic communication using reed solomon block turbo codes channel coding to transmit images and speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beuzeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2010 : 6th International symposium on turbo codes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">Oceans'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523105v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater acoustic communication using reed solomon block turbo codes channel coding to transmit images and speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Improvement of underwater acoustic communication using reed solomon bloc turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Goalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Goalic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+                <w:t xml:space="preserve">Nicolas Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Seattle, United States</w:t>
+              <w:t xml:space="preserve">ISTC 2010 : 6th International symposium on turbo codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540857v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A maximum entropy framework for statistical modeling of underwater acoustic communication channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Oceans 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental results on adaptative MMSE turbo equalization in shallow underwater acoustic communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Shallow water acoustic communications : how far are we from the channel capacity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Coince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609264v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water acoustic communications : how far are we from the channel capacity ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental results on adaptative MMSE turbo equalization in shallow underwater acoustic communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Oceans'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515385v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind DFE based on NLMS algorithm with generalized normalized gradient descent regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean's 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Biloxi, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of time-varying underwater acoustic communication channel with application to channel capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Underwater Acoustic Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nafplion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSE : development and demonstration of a &amp;quot;mobile Response Observatory&amp;quot; prototype for subsea environmental monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marvaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended linear phase detector characteristic of a software PLL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MMSE turbo equalization using a low complexity series expansion to approximate the matrix inversion in frequency selective MIMO channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCCSP 2008 : 3rd International Symposium on Communications, Control and Signal Processing, march 12-14, St Julians, Malte</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th international symposium on Turbo Codes &amp; related topics, 1-5 septembre, Lausanne, Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120832v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMSE turbo equalization using a low complexity series expansion to approximate the matrix inversion in frequency selective MIMO channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extended linear phase detector characteristic of a software PLL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international symposium on Turbo Codes &amp; related topics, 1-5 septembre, Lausanne, Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCCSP 2008 : 3rd International Symposium on Communications, Control and Signal Processing, march 12-14, St Julians, Malte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, St Julians, Malta. pp.62 - 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2008.4537193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120751v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind doppler compensation scheme for single carrier digital underwater communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans 2008, 15-18 September, Quebec city, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient frequency-domain MMSE turbo equalization derivation and performance comparison with the time-domain counterpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWMC'07 : proceedings of the third international conference on wireless and mobile communications, 4-7 mars, Guadeloupe, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Guadeloupe, France. pp.65 -, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICWMC.2007.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non data aided timing recovery algorithms for digital underwater acoustic communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS'07, June 18-21, Aberdeen, Scotland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Aberden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient frequency-domain MMSE turbo equalization derivation and performance comparison with the time-domain counterpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWMR 2007 : International Conference on Wireless and Mobile Communications, March 4-9, Guadeloupe, French Caribbean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Guadeloupe, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-domain turbo equalization for OFDM and single-carrier transmission in ST-BICM systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Washington, United States. pp.3421-3426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved AUV autonomy provided by an underwater acoustic link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beuzeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Offshore and Polar Engineers, ISOPE 2006, San Francisco, USA - 28 mai-2 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, San Fransisco, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a blind adaptive decision feedback equalizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 06 : 14th European Signal Processing Conference, September 4-8, Florence, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance validation for MMSE turbo equalization in ST-BICM systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC 2006 Fall : 64th IEEE Vehicular Technology Conference, September 25-28, Montreal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed-Form Solution for the Finite Length Constant Modulus Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT 3005, Adelaide, Australia, September 4-9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Adelaide, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite-Lengh implementation of linear chip-level equalizer by bling recursive filtering for the DS-CDMA downlink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2004 Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des turbo-égaliseurs MAP et MMSE pour récepteur à antennes multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Image/Video Communications ISIVC'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time MMSE Turbo-equalization on the TMS302C5509 fixed-point DSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing ICASSP 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.V-325 - V-328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved bit error probability estimation for DS-CDMA downlink equalizer-based receivers with small spreading factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Amélioration des performances du RAKE par pré-filtrage adaptatif autodidacte pour la liaison descendante de l'UMTS-FDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2003 : 10th international conference on telecommunications, February 23-March 1, Tahiti, French Polynesia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2003 : 19ème colloque sur le traitement du signal et des images, Paris, 8-11 septembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128497v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egalisation itérative pour les transmissions multicodes de la liaison descendante de l'UMTS-FDD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Which interleaver for Turbo-equalization system on frequency and time selective channels for high order modulations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2003 : 19ème colloque sur le traitement du signal et des images, Paris, 8-11 septembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications, 2003 SPAWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Rome, Italy. pp.673-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128749v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Point Implementation of an Efficient Low-Complexity Turbo-Equalization Scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Iterative channel equalization for the multicode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Turbo-Codes and Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Brest, France. pp.415-418</w:t>
+              <w:t xml:space="preserve">VTC 2003 Spring : the 57th IEEE Semiannual Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Jeju, Corée du Sud. pp.1857 - 1861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917695v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances du RAKE par pré-filtrage adaptatif autodidacte pour la liaison descendante de l'UMTS-FDD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Egalisation itérative pour les transmissions multicodes de la liaison descendante de l'UMTS-FDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2003 : 19ème colloque sur le traitement du signal et des images, Paris, 8-11 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128736v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which interleaver for Turbo-equalization system on frequency and time selective channels for high order modulations?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improved bit error probability estimation for DS-CDMA downlink equalizer-based receivers with small spreading factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications, 2003 SPAWC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICT 2003 : 10th international conference on telecommunications, February 23-March 1, Tahiti, French Polynesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Tahiti, Polynésie française. pp.877 - 881, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2003.1191523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401682v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative channel equalization for the multicode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fixed-Point Implementation of an Efficient Low-Complexity Turbo-Equalization Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2003 Spring : the 57th IEEE Semiannual Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Jeju, Corée du Sud. pp.1857 - 1861</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Turbo-Codes and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Brest, France. pp.415-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134299v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egaliseur autodidacte à retour de décisions à configuration variable : comparaisons entre algorithme &amp;quot;itératif&amp;quot; et &amp;quot;bloc&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2003 : 19e colloque GRETSI sur le traitement du signal et des images, 8-11 septembre, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chip-interleaving pattern retaining orthogonality in DS-CDMA systems : application to the multicode downlink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VTC 2003 (IEEE Vehicular Technology Conference) - Fall, Orlando (USA), 4-9 oct. 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Fall, États-Unis. pp.1857 - 1861, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VETECF.2003.1285960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Input turbo equalization over time-varying frequency selective channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2002 : 11th European Signal Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la convergence en turbo-détection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Colloque GRETSI sur le Traitement du Signal et des Images, Toulouse, France, 10-13 Septembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la convergence en turbo-détection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2001: 18eme colloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-Complexity Soft Demapping for Turbo-Equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbo Codes ISTC'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Brest, France. pp.515-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbo-égalisation des modulations MAQ-M sur canaux non stationnaires sélectifs en fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'99 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind spatio-temporal Decision Feedback Equalization : a Self Adaptative Structure Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">99 Globecom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Rio De Janeiro, Brésil. pp.2301 - 2305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egalisation Autodidacte Adaptative : Application aux Systèmes d'Accès à Répartition dans le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'99 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Vannes, France. pp.1081 - 1084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Blind Decision Equalizer with self-adapted structure for High Order QAM signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. ICT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Chalkidiki, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-équalization over a frequency selective channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une structure universelle pour l'égalisation numérique audidacte adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Labat</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Macchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium sur les turbo-codes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Brest, France</w:t>
+              <w:t xml:space="preserve">GRETSI 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150354v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure universelle pour l'égalisation numérique audidacte adaptative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Turbo-équalization over a frequency selective channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glavieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Macchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1er Symposium sur les turbo-codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150338v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is training of adaptive equalizers still useful ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Squin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globecom'96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Londres, United Kingdom. pp.968 - 972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection à décision pondérée sur canal sélectif en fréquence en présence de codage de canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'95 : 15e colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Juan-Les-Pins, France. pp.517 - 520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time implementation of a low bit rate coder for an acoustic underwater phone on a fixed point DSP 56001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSPAT '92 : third international conference on signal processing applications and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1992, Boston, United States. pp.921 - 927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11503,265 +11609,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes and Turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Graell I Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11771,124 +11877,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbodétection et turbo égalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal et Télécom. Sous la dir. de Philippe Loubaton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.55 - 97, 2004, Traité IC2 : Traitement du signal et de l'image, 2-7462-0823-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11898,117 +12004,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 01-13991. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12018,117 +12124,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermark: bch1 Dataset Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12138,884 +12244,884 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récepteur linéaire pour la liaison descendante de l'UMTS-FDD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles structures d'égalisation linéaire à entrée et sortie pondérée. Application à la turbo égalisation pour les transmissions en mode paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbo égalisation apliquée aux réseaux à large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egaliseur à Retour de Décision Autodidacte (ERDA). Adaptation aux transmissions par paquet court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Electronique (Institut Mines-Télécom-Télécom Bretagne-UEB). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La turbo détection : principes et performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egaliseur à retour de décision autodidacte adaptatif pour les transmissions en mode paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Electronique (Institut Mines-Télécom-Télécom Bretagne-UEB). 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portage de logiciels de turbo égalisation dans l'environnement COSSAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les turbo-communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche : structure et performances des récepteurs optimaux en présence de canaux sélectifs en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1994, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13025,105 +13131,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récepteurs pour communications numériques sur canaux sélectifs en fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. UBO Brest, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02467768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId264"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13191,51 +13297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92060096"/>
+    <w:nsid w:val="F592FE3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13422,51 +13528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-laot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9817-9349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163309876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03684299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szkolnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094166" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gussen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2823898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2731060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lmai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Chitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2537659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2474455" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2458211" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2285479" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.122212.111812" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/716720" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Zia-Chahabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2166257" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.091310.090247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2008.071274" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2005.847095" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Labat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/26.917771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05213644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chov&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104647" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847984" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10706263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001498" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705842" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867069" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166674v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867462" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Mitchell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jhaidri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2398" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Eynard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464943" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Chang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761177" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536793" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761437" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893992" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2016.7583460" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224780v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271558" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Youcef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017148" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017131" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935222v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanguinetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725036v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404831" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609249v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Trubuil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzeulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523104v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540857v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515387v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coince" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Abdaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473702v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marvaldi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120832v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2008.4537193" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120751v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.38" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121159v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401262v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Josse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapierre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124382v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125525v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127012v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hardouin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872923v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872924v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327113" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128497v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191523" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128749v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128736v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134299v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1285960" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vila" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147841v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146220v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147870v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149658v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150354v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158754v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Squin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725626v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893761v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402373v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404491v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893760v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870548v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893754v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regalia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893762v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893763v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870550v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893756v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronco" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893759v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893764v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02467768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-laot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9817-9349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163309876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.telecom-bretagne.eu/christophelaot/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=BuZ7NJPH2GU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.telecom-bretagne.eu/christophelaot/data/Video_COMET.avi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.telecom-bretagne.eu/christophelaot/data/These.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03684299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Imbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szkolnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2823898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2731060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lmai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Chitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2537659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2458211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2474455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2285479" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.122212.111812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/716720" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Zia-Chahabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2166257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.091310.090247" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2008.071274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2005.847095" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/26.917771" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05213644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chov&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104647" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847984" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10706263" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705842" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jhaidri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2398" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Mitchell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Eynard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536793" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Chang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761177" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761437" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514643v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893992" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2016.7583460" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271558" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Youcef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017131" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luise" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanguinetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609249v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Trubuil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzeulin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515387v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609264v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coince" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Abdaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marvaldi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2008.4537193" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120722v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Josse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapierre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124382v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hardouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128736v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128749v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191523" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917695v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128418v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1285960" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876231v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138357v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408302v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vila" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147841v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158754v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Squin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725626v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160893v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404491v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893760v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870548v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893754v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regalia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893762v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870550v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893756v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893764v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02467768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>