--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -3456,542 +3456,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation trame dans un contexte multicapteurs pour communication acoustique sous-marine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust OFDM Modem for a Swarm of Underwater Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276169v1</w:t>
+                <w:t xml:space="preserve">hal-02166680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame Detection and Synchronization for a SIMO Receiver in presence of Doppler Shift for Underwater Acoustic Communications</w:t>
+                <w:t xml:space="preserve">Synchronisation trame dans un contexte multicapteurs pour communication acoustique sous-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166674v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust OFDM Modem for a Swarm of Underwater Autonomous Vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Frame Detection and Synchronization for a SIMO Receiver in presence of Doppler Shift for Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166680v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Phase Synchronization Techniques at Very Low SNR for Deep Space Missions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Q-Learning Based Adaptive Channel Selection for Underwater Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Jhaidri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Thomas</w:t>
+                <w:t xml:space="preserve">Paul D Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACEOPS 2018 : The 15th International Conference on Space Operations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Underwater Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lerici, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814198v1</w:t>
+                <w:t xml:space="preserve">hal-01891656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Learning Based Adaptive Channel Selection for Underwater Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">Carrier Phase Synchronization Techniques at Very Low SNR for Deep Space Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Jhaidri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPACEOPS 2018 : The 15th International Conference on Space Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-2398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891656v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing recovery scheme for multi-antenna receiver in presence of Doppler shift</w:t>
               </w:r>
@@ -4062,330 +4062,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Power Allocation Strategy in Shallow Water Acoustic Interference Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Pottier</w:t>
+                <w:t xml:space="preserve">Widely Linear SC-FDE Systems for Underwater Acoustic Communication: Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno S. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2016 : IEEE 17th International Workshop on Signal Processing advances in Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536793⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369655v1</w:t>
+                <w:t xml:space="preserve">hal-01424516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of GMSK Carrier synchronization loop phase detector at very low SNR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Jhaidri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTC 2016: 7th ESA International Workshop on Tracking, Telemetry and Command Systems for Space Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely Linear SC-FDE Systems for Underwater Acoustic Communication: Experimental Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno S. Chang</w:t>
+                <w:t xml:space="preserve">Distributed Power Allocation Strategy in Shallow Water Acoustic Interference Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 4, </w:t>
+              <w:t xml:space="preserve">SPAWC 2016 : IEEE 17th International Workshop on Signal Processing advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424516v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Equalization and Decoding Scheme Using Modified Spinal Codes for Underwater Communications</w:t>
               </w:r>
@@ -4599,235 +4599,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Analysis of GMSK Carrier Phase Decovery Loop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Jhaidri</w:t>
+                <w:t xml:space="preserve">Adaptive Power Allocation for Noncooperative OFDM Systems in UWA Interference Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2016 : International Symposium on Signal, Image, Video and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.230 - 235, </w:t>
+              <w:t xml:space="preserve">UComms 2016 : Underwater Communications and Networking conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lerici, Italie. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/UComms.2016.7583460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514643v1</w:t>
+                <w:t xml:space="preserve">hal-01514722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Power Allocation for Noncooperative OFDM Systems in UWA Interference Channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">Nonlinear Analysis of GMSK Carrier Phase Decovery Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Jhaidri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UComms 2016 : Underwater Communications and Networking conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lerici, Italie. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">ISIVC 2016 : International Symposium on Signal, Image, Video and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.230 - 235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UComms.2016.7583460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514722v1</w:t>
+                <w:t xml:space="preserve">hal-01514643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de canaux acoustiques sous-marins par rejeu stochastique paramétrique</w:t>
               </w:r>
@@ -5620,252 +5620,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Soft Decision Feedback Equalizer for Channels with Low SNR in Underwater Acoustic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxia Yang</w:t>
+                <w:t xml:space="preserve">A robust OFDM Modem for Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hai-Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans 2013 : MTS/IEEE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-Bergen.2013.6608003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935451v1</w:t>
+                <w:t xml:space="preserve">hal-00935199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust OFDM Modem for Underwater Acoustic Communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Lmai</w:t>
+                <w:t xml:space="preserve">Effective Soft Decision Feedback Equalizer for Channels with Low SNR in Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans 2013 : MTS/IEEE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935199v1</w:t>
+                <w:t xml:space="preserve">hal-00935451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version adaptative d'un égaliseur DFE hybride en bloc utilisant la technique Overlap and Save</w:t>
               </w:r>
@@ -5940,463 +5940,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of project COMPOUND : Cooperative communications and positioning in mobile underwater networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Self-reconfiguring Constant Modulus Algorithm for Proper Polarization Demultiplexing in Coherent Optical Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Zia-Chahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futur Nework &amp; mobile summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">OFC 2012: Optical Fiber Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Los Angeles, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737171v1</w:t>
+                <w:t xml:space="preserve">hal-00725000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-input hybrid frequency-time domain adpative decision feedback equalization for underwater acoustic digital communications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An overview of project COMPOUND : Cooperative communications and positioning in mobile underwater networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Underwater Acoustics (ECUA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Futur Nework &amp; mobile summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725036v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievable Rates of Underwater Acoustic OFDM Systems over Highly Dispersive Channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milica Stojanovic</w:t>
+                <w:t xml:space="preserve">Multiple-input hybrid frequency-time domain adpative decision feedback equalization for underwater acoustic digital communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.1-8</w:t>
+              <w:t xml:space="preserve">11th European Conference on Underwater Acoustics (ECUA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697033v1</w:t>
+                <w:t xml:space="preserve">hal-00725036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-reconfiguring Constant Modulus Algorithm for Proper Polarization Demultiplexing in Coherent Optical Receivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">Achievable Rates of Underwater Acoustic OFDM Systems over Highly Dispersive Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Stojanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC 2012: Optical Fiber Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Los Angeles, États-Unis</w:t>
+              <w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725000v1</w:t>
+                <w:t xml:space="preserve">hal-00697033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of pulse-shaping applied to OFDM systems over underwater acoustic channels</w:t>
               </w:r>
@@ -6493,489 +6493,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic modem performance assessment via stochastic replay of at sea recorded underwater acoustic communication channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+                <w:t xml:space="preserve">Adaptive blind estimation of sparse SIMO channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th UAM Conference : Underwater Acoustic Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Island Of Kos, Greece</w:t>
+              <w:t xml:space="preserve">WOSSPA 2011: 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609261v1</w:t>
+                <w:t xml:space="preserve">hal-00609303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal de communication acoustique sous-marin : point de vue de la théorie de l'information</w:t>
+                <w:t xml:space="preserve">Acoustic modem performance assessment via stochastic replay of at sea recorded underwater acoustic communication channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4th UAM Conference : Underwater Acoustic Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Island Of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623233v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive frequency-domain equalization for underwater acoustic communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Youcef</w:t>
+                <w:t xml:space="preserve">Le canal de communication acoustique sous-marin : point de vue de la théorie de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Santander, Spain</w:t>
+              <w:t xml:space="preserve">23ème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276898v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive MMSE turbo equalization with high-order modulations and spatial diversity applied to underwater acoustic communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive frequency-domain equalization for underwater acoustic communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wireless 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Oceans 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673282v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive blind estimation of sparse SIMO channels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive MMSE turbo equalization with high-order modulations and spatial diversity applied to underwater acoustic communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOSSPA 2011: 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t>
+              <w:t xml:space="preserve">European Wireless 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609303v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive single-carrier frequency-domain equalization for 100G coherent optical communications</w:t>
               </w:r>
@@ -7063,217 +7063,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive MMSE Turbo equalization usign high order modulation : experimental results on underwater acoustic channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the capacity of the underwater acoustic communication channel under realistic assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UAM 2011 : 4th Underwater acoustic conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">IEEE European Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609249v1</w:t>
+                <w:t xml:space="preserve">hal-00609263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the capacity of the underwater acoustic communication channel under realistic assumptions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive MMSE Turbo equalization usign high order modulation : experimental results on underwater acoustic channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Wireless</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">UAM 2011 : 4th Underwater acoustic conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609263v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check and validate reed solomon block turbo codes in shallow underwater acoustic communication</w:t>
               </w:r>
@@ -7609,51 +7609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2010 : 6th International symposium on turbo codes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8246,213 +8246,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMSE turbo equalization using a low complexity series expansion to approximate the matrix inversion in frequency selective MIMO channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
+                <w:t xml:space="preserve">Extended linear phase detector characteristic of a software PLL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international symposium on Turbo Codes &amp; related topics, 1-5 septembre, Lausanne, Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCCSP 2008 : 3rd International Symposium on Communications, Control and Signal Processing, march 12-14, St Julians, Malte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, St Julians, Malta. pp.62 - 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2008.4537193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120751v1</w:t>
+                <w:t xml:space="preserve">hal-02120832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended linear phase detector characteristic of a software PLL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulven Eynard</w:t>
+                <w:t xml:space="preserve">MMSE turbo equalization using a low complexity series expansion to approximate the matrix inversion in frequency selective MIMO channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCCSP 2008 : 3rd International Symposium on Communications, Control and Signal Processing, march 12-14, St Julians, Malte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th international symposium on Turbo Codes &amp; related topics, 1-5 septembre, Lausanne, Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2008.4537193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02120832v1</w:t>
+                <w:t xml:space="preserve">hal-02120751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind doppler compensation scheme for single carrier digital underwater communications</w:t>
               </w:r>
@@ -9581,580 +9581,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances du RAKE par pré-filtrage adaptatif autodidacte pour la liaison descendante de l'UMTS-FDD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Egalisation itérative pour les transmissions multicodes de la liaison descendante de l'UMTS-FDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2003 : 19ème colloque sur le traitement du signal et des images, Paris, 8-11 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128736v1</w:t>
+                <w:t xml:space="preserve">hal-02128749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which interleaver for Turbo-equalization system on frequency and time selective channels for high order modulations?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryline Hélard</w:t>
+                <w:t xml:space="preserve">Improved bit error probability estimation for DS-CDMA downlink equalizer-based receivers with small spreading factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications, 2003 SPAWC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICT 2003 : 10th international conference on telecommunications, February 23-March 1, Tahiti, French Polynesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Tahiti, Polynésie française. pp.877 - 881, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2003.1191523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401682v1</w:t>
+                <w:t xml:space="preserve">hal-02128497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative channel equalization for the multicode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Hardouin</w:t>
+                <w:t xml:space="preserve">Fixed-Point Implementation of an Efficient Low-Complexity Turbo-Equalization Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2003 Spring : the 57th IEEE Semiannual Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Jeju, Corée du Sud. pp.1857 - 1861</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Turbo-Codes and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Brest, France. pp.415-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134299v1</w:t>
+                <w:t xml:space="preserve">hal-00917695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egalisation itérative pour les transmissions multicodes de la liaison descendante de l'UMTS-FDD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration des performances du RAKE par pré-filtrage adaptatif autodidacte pour la liaison descendante de l'UMTS-FDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2003 : 19ème colloque sur le traitement du signal et des images, Paris, 8-11 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128749v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved bit error probability estimation for DS-CDMA downlink equalizer-based receivers with small spreading factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Hardouin</w:t>
+                <w:t xml:space="preserve">Which interleaver for Turbo-equalization system on frequency and time selective channels for high order modulations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2003 : 10th international conference on telecommunications, February 23-March 1, Tahiti, French Polynesia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications, 2003 SPAWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Rome, Italy. pp.673-677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTEL.2003.1191523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128497v1</w:t>
+                <w:t xml:space="preserve">hal-00401682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Point Implementation of an Efficient Low-Complexity Turbo-Equalization Scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">Iterative channel equalization for the multicode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Turbo-Codes and Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Brest, France. pp.415-418</w:t>
+              <w:t xml:space="preserve">VTC 2003 Spring : the 57th IEEE Semiannual Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Jeju, Corée du Sud. pp.1857 - 1861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917695v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egaliseur autodidacte à retour de décisions à configuration variable : comparaisons entre algorithme &amp;quot;itératif&amp;quot; et &amp;quot;bloc&amp;quot;.</w:t>
               </w:r>
@@ -11110,217 +11110,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure universelle pour l'égalisation numérique audidacte adaptative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbo-équalization over a frequency selective channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glavieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Macchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1er Symposium sur les turbo-codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150338v1</w:t>
+                <w:t xml:space="preserve">hal-02150354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-équalization over a frequency selective channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Glavieux</w:t>
+                <w:t xml:space="preserve">Une structure universelle pour l'égalisation numérique audidacte adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Labat</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Macchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium sur les turbo-codes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Brest, France</w:t>
+              <w:t xml:space="preserve">GRETSI 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150354v1</w:t>
+                <w:t xml:space="preserve">hal-02150338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is training of adaptive equalizers still useful ?</w:t>
               </w:r>
@@ -12031,51 +12031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12600,51 +12600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13297,51 +13297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F592FE3E"/>
+    <w:nsid w:val="73203584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13528,51 +13528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-laot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9817-9349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163309876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.telecom-bretagne.eu/christophelaot/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=BuZ7NJPH2GU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.telecom-bretagne.eu/christophelaot/data/Video_COMET.avi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.telecom-bretagne.eu/christophelaot/data/These.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03684299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Imbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szkolnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2823898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2731060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lmai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Chitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2537659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2458211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2474455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2285479" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.122212.111812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/716720" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Zia-Chahabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2166257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.091310.090247" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2008.071274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2005.847095" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/26.917771" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05213644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chov&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104647" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847984" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10706263" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705842" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867069" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jhaidri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2398" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Mitchell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Eynard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536793" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Chang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761177" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761437" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514643v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893992" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2016.7583460" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271558" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Youcef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017131" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luise" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanguinetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609249v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Trubuil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzeulin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515387v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609264v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coince" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Abdaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marvaldi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2008.4537193" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120722v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Josse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapierre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124382v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hardouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128736v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128749v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128497v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191523" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917695v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128418v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1285960" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876231v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138357v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408302v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vila" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147841v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158754v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Squin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725626v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160893v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404491v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893760v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870548v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893754v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regalia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893762v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870550v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893756v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893764v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02467768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-laot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9817-9349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163309876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.telecom-bretagne.eu/christophelaot/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=BuZ7NJPH2GU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.telecom-bretagne.eu/christophelaot/data/Video_COMET.avi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.telecom-bretagne.eu/christophelaot/data/These.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03684299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Imbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szkolnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2823898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2731060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lmai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Chitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2537659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2458211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2474455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2285479" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.122212.111812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/716720" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Zia-Chahabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2166257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.091310.090247" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2008.071274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2005.847095" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/26.917771" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05213644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chov&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104647" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847984" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10706263" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705842" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867069" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867462" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Mitchell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jhaidri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2398" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Eynard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Chang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536793" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761437" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2016.7583460" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893992" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271558" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Youcef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017131" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanguinetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Trubuil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzeulin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515387v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609264v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coince" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Abdaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marvaldi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120832v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2008.4537193" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120722v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Josse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapierre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124382v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hardouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128749v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128497v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191523" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917695v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128736v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128418v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1285960" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876231v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138357v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408302v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vila" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147841v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150338v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158754v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Squin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725626v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160893v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404491v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893760v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870548v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893754v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regalia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893762v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870550v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893756v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893764v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02467768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>