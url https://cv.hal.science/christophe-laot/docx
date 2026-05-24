--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3456,269 +3456,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust OFDM Modem for a Swarm of Underwater Autonomous Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronisation trame dans un contexte multicapteurs pour communication acoustique sous-marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166680v1</w:t>
+                <w:t xml:space="preserve">hal-02276169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation trame dans un contexte multicapteurs pour communication acoustique sous-marine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Robust OFDM Modem for a Swarm of Underwater Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Oceans 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276169v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frame Detection and Synchronization for a SIMO Receiver in presence of Doppler Shift for Underwater Acoustic Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3759,239 +3759,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Learning Based Adaptive Channel Selection for Underwater Sensor Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrier Phase Synchronization Techniques at Very Low SNR for Deep Space Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul D Mitchell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Jhaidri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPACEOPS 2018 : The 15th International Conference on Space Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-2398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891656v1</w:t>
+                <w:t xml:space="preserve">hal-01814198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Phase Synchronization Techniques at Very Low SNR for Deep Space Missions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Thomas</w:t>
+                <w:t xml:space="preserve">Q-Learning Based Adaptive Channel Selection for Underwater Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACEOPS 2018 : The 15th International Conference on Space Operations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Underwater Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lerici, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814198v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing recovery scheme for multi-antenna receiver in presence of Doppler shift</w:t>
               </w:r>
@@ -4166,226 +4166,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of GMSK Carrier synchronization loop phase detector at very low SNR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Thomas</w:t>
+                <w:t xml:space="preserve">Distributed Power Allocation Strategy in Shallow Water Acoustic Interference Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTC 2016: 7th ESA International Workshop on Tracking, Telemetry and Command Systems for Space Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPAWC 2016 : IEEE 17th International Workshop on Signal Processing advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522672v1</w:t>
+                <w:t xml:space="preserve">hal-01369655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Power Allocation Strategy in Shallow Water Acoustic Interference Channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">Performance analysis of GMSK Carrier synchronization loop phase detector at very low SNR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Jhaidri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2016 : IEEE 17th International Workshop on Signal Processing advances in Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TTC 2016: 7th ESA International Workshop on Tracking, Telemetry and Command Systems for Space Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01369655v1</w:t>
+                <w:t xml:space="preserve">hal-01522672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Equalization and Decoding Scheme Using Modified Spinal Codes for Underwater Communications</w:t>
               </w:r>
@@ -4599,235 +4599,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Power Allocation for Noncooperative OFDM Systems in UWA Interference Channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">Nonlinear Analysis of GMSK Carrier Phase Decovery Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Jhaidri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UComms 2016 : Underwater Communications and Networking conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lerici, Italie. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">ISIVC 2016 : International Symposium on Signal, Image, Video and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.230 - 235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UComms.2016.7583460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514722v1</w:t>
+                <w:t xml:space="preserve">hal-01514643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Analysis of GMSK Carrier Phase Decovery Loop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Jhaidri</w:t>
+                <w:t xml:space="preserve">Adaptive Power Allocation for Noncooperative OFDM Systems in UWA Interference Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2016 : International Symposium on Signal, Image, Video and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. pp.230 - 235, </w:t>
+              <w:t xml:space="preserve">UComms 2016 : Underwater Communications and Networking conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lerici, Italie. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7893992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/UComms.2016.7583460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514643v1</w:t>
+                <w:t xml:space="preserve">hal-01514722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de canaux acoustiques sous-marins par rejeu stochastique paramétrique</w:t>
               </w:r>
@@ -5940,355 +5940,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-reconfiguring Constant Modulus Algorithm for Proper Polarization Demultiplexing in Coherent Optical Receivers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An overview of project COMPOUND : Cooperative communications and positioning in mobile underwater networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC 2012: Optical Fiber Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Los Angeles, États-Unis</w:t>
+              <w:t xml:space="preserve">Futur Nework &amp; mobile summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725000v1</w:t>
+                <w:t xml:space="preserve">hal-00737171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of project COMPOUND : Cooperative communications and positioning in mobile underwater networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple-input hybrid frequency-time domain adpative decision feedback equalization for underwater acoustic digital communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futur Nework &amp; mobile summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">11th European Conference on Underwater Acoustics (ECUA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737171v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-input hybrid frequency-time domain adpative decision feedback equalization for underwater acoustic digital communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Youcef</w:t>
+                <w:t xml:space="preserve">A Self-reconfiguring Constant Modulus Algorithm for Proper Polarization Demultiplexing in Coherent Optical Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Zia-Chahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Underwater Acoustics (ECUA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">OFC 2012: Optical Fiber Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Los Angeles, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725036v1</w:t>
+                <w:t xml:space="preserve">hal-00725000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achievable Rates of Underwater Acoustic OFDM Systems over Highly Dispersive Channels</w:t>
               </w:r>
@@ -6493,217 +6493,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive blind estimation of sparse SIMO channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+                <w:t xml:space="preserve">Acoustic modem performance assessment via stochastic replay of at sea recorded underwater acoustic communication channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOSSPA 2011: 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t>
+              <w:t xml:space="preserve">4th UAM Conference : Underwater Acoustic Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Island Of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609303v1</w:t>
+                <w:t xml:space="preserve">hal-00609261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic modem performance assessment via stochastic replay of at sea recorded underwater acoustic communication channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Passerieux</w:t>
+                <w:t xml:space="preserve">Adaptive blind estimation of sparse SIMO channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th UAM Conference : Underwater Acoustic Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Island Of Kos, Greece</w:t>
+              <w:t xml:space="preserve">WOSSPA 2011: 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609261v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le canal de communication acoustique sous-marin : point de vue de la théorie de l'information</w:t>
               </w:r>
@@ -7456,243 +7456,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater acoustic communication using reed solomon block turbo codes channel coding to transmit images and speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of underwater acoustic communication using reed solomon bloc turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Goalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Seattle, United States</w:t>
+              <w:t xml:space="preserve">ISTC 2010 : 6th International symposium on turbo codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540857v1</w:t>
+                <w:t xml:space="preserve">hal-00523105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of underwater acoustic communication using reed solomon bloc turbo codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater acoustic communication using reed solomon block turbo codes channel coding to transmit images and speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Goalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Trubuil</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beuzeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2010 : 6th International symposium on turbo codes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">Oceans'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523105v1</w:t>
+                <w:t xml:space="preserve">hal-00540857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A maximum entropy framework for statistical modeling of underwater acoustic communication channels</w:t>
               </w:r>
@@ -9581,498 +9581,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egalisation itérative pour les transmissions multicodes de la liaison descendante de l'UMTS-FDD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration des performances du RAKE par pré-filtrage adaptatif autodidacte pour la liaison descendante de l'UMTS-FDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2003 : 19ème colloque sur le traitement du signal et des images, Paris, 8-11 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128749v1</w:t>
+                <w:t xml:space="preserve">hal-02128736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved bit error probability estimation for DS-CDMA downlink equalizer-based receivers with small spreading factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Hardouin</w:t>
+                <w:t xml:space="preserve">Which interleaver for Turbo-equalization system on frequency and time selective channels for high order modulations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2003 : 10th international conference on telecommunications, February 23-March 1, Tahiti, French Polynesia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications, 2003 SPAWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Rome, Italy. pp.673-677</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128497v1</w:t>
+                <w:t xml:space="preserve">hal-00401682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Point Implementation of an Efficient Low-Complexity Turbo-Equalization Scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">Egalisation itérative pour les transmissions multicodes de la liaison descendante de l'UMTS-FDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Turbo-Codes and Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Brest, France. pp.415-418</w:t>
+              <w:t xml:space="preserve">GRETSI 2003 : 19ème colloque sur le traitement du signal et des images, Paris, 8-11 septembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917695v1</w:t>
+                <w:t xml:space="preserve">hal-02128749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances du RAKE par pré-filtrage adaptatif autodidacte pour la liaison descendante de l'UMTS-FDD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixed-Point Implementation of an Efficient Low-Complexity Turbo-Equalization Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Labat</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2003 : 19ème colloque sur le traitement du signal et des images, Paris, 8-11 septembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Turbo-Codes and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Brest, France. pp.415-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128736v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which interleaver for Turbo-equalization system on frequency and time selective channels for high order modulations?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryline Hélard</w:t>
+                <w:t xml:space="preserve">Improved bit error probability estimation for DS-CDMA downlink equalizer-based receivers with small spreading factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications, 2003 SPAWC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICT 2003 : 10th international conference on telecommunications, February 23-March 1, Tahiti, French Polynesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Tahiti, Polynésie française. pp.877 - 881, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2003.1191523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401682v1</w:t>
+                <w:t xml:space="preserve">hal-02128497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative channel equalization for the multicode</w:t>
               </w:r>
@@ -11110,217 +11110,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-équalization over a frequency selective channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Glavieux</w:t>
+                <w:t xml:space="preserve">Une structure universelle pour l'égalisation numérique audidacte adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Labat</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Macchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium sur les turbo-codes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Brest, France</w:t>
+              <w:t xml:space="preserve">GRETSI 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150354v1</w:t>
+                <w:t xml:space="preserve">hal-02150338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure universelle pour l'égalisation numérique audidacte adaptative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbo-équalization over a frequency selective channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glavieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Labat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Macchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1er Symposium sur les turbo-codes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150338v1</w:t>
+                <w:t xml:space="preserve">hal-02150354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is training of adaptive equalizers still useful ?</w:t>
               </w:r>
@@ -12031,51 +12031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12600,51 +12600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annuleur d'interférences entre symboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13297,51 +13297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73203584"/>
+    <w:nsid w:val="B836CFE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13528,51 +13528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-laot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9817-9349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163309876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.telecom-bretagne.eu/christophelaot/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=BuZ7NJPH2GU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.telecom-bretagne.eu/christophelaot/data/Video_COMET.avi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.telecom-bretagne.eu/christophelaot/data/These.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03684299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Imbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szkolnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2823898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2731060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lmai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Chitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2537659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2458211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2474455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2285479" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.122212.111812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/716720" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Zia-Chahabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2166257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.091310.090247" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2008.071274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2005.847095" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/26.917771" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05213644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chov&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104647" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847984" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10706263" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705842" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867069" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867462" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Mitchell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jhaidri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2398" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Eynard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Chang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536793" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761437" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2016.7583460" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893992" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271558" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Youcef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017131" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanguinetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Trubuil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzeulin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515387v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609264v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coince" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Abdaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marvaldi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120832v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2008.4537193" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120722v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Josse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapierre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124382v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hardouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128749v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128497v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191523" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917695v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128736v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128418v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1285960" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876231v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138357v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408302v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vila" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147841v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150338v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158754v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Squin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725626v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160893v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404491v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893760v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870548v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893754v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regalia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893762v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870550v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893756v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893764v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02467768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-laot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9817-9349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163309876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.telecom-bretagne.eu/christophelaot/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=BuZ7NJPH2GU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.telecom-bretagne.eu/christophelaot/data/Video_COMET.avi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.telecom-bretagne.eu/christophelaot/data/These.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03684299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Imbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szkolnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094166" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gussen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le M&#233;zo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Pottier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2823898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2731060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lmai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Chitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2537659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2458211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2474455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2285479" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.122212.111812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Stojanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/716720" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Zia-Chahabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2166257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.091310.090247" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2008.071274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2005.847095" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/26.917771" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Macchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05213644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chov&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104647" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms64662.2024.10847984" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10706263" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705842" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867069" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867462" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jhaidri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-2398" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Mitchell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Eynard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Chang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536793" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761437" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514643v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7893992" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2016.7583460" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Genova.2015.7271558" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Youcef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017131" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luise" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanguinetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Trubuil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuzeulin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540857v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515387v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609264v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coince" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Abdaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marvaldi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nicot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120832v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2008.4537193" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120722v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Josse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapierre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124382v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hardouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128736v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917695v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leroux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191523" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128418v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2003.1285960" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876231v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138357v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408302v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vila" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147841v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158754v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Squin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725626v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160893v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404491v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893760v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870548v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893754v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regalia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893762v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870550v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893756v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893764v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02467768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>