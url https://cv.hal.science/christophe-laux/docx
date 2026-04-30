--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -171,51 +171,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -335,11051 +335,11185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An engineering model for temperature and pressure evolution during and after nanosecond discharges</w:t>
+                <w:t xml:space="preserve">Impact of N2∗ quenching process modeling on large-eddy simulation of plasma-assisted combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Roger</w:t>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mariotto</w:t>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Laux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victorien P Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae39e6⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2026.2642865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474737v1</w:t>
+                <w:t xml:space="preserve">hal-05560869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of CO2 recombination kinetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An engineering model for temperature and pressure evolution during and after nanosecond discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Mcguire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
+                <w:t xml:space="preserve">Edouard Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ae1058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (7), pp.075202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae39e6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379065v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on the impact of Nanosecond Repetitively Pulsed discharges on the lean blowout limit for a hydrogen/air swirled flame</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of CO2 recombination kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
+                <w:t xml:space="preserve">Corentin H C Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Durox</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sean Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 277, pp.114149. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (11), pp.115005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ae1058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040022v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Recirculation Flow Pattern Induced by Nanosecond Discharges and Criterion for its Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study on the impact of Nanosecond Repetitively Pulsed discharges on the lean blowout limit for a hydrogen/air swirled flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kruljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Roger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/adb1f0⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277, pp.114149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934386v1</w:t>
+                <w:t xml:space="preserve">hal-05040022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of plasma-assisted ignition and stabilisation of a supersonic hydrogen–air combustion in LAERTE facility by a quasi-DC gliding arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancelin Rocamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tholin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (10), pp.105002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/ae00ee⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical model of restrikes in gliding arc discharges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of the Recirculation Flow Pattern Induced by Nanosecond Discharges and Criterion for its Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (1), pp.015010. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ad1b6d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/adb1f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612590v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-assisted combustion of hydrogen swirling flames: Extension of lean blowout limit and NO$_x$ emissions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical model of restrikes in gliding arc discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+                <w:t xml:space="preserve">Aymeric Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+                <w:t xml:space="preserve">François Pechereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105546. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.015010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ad1b6d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665064v1</w:t>
+                <w:t xml:space="preserve">hal-04612590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and 3D simulations of turbulent flames assisted by nanosecond plasma discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma-assisted combustion of hydrogen swirling flames: Extension of lean blowout limit and NO$_x$ emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien P Blanchard</w:t>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Bechane</w:t>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Q Minesi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113709⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756401v1</w:t>
+                <w:t xml:space="preserve">hal-04665064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion performance of plasma-stabilized lean flames in a gas turbine model combustor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization and 3D simulations of turbulent flames assisted by nanosecond plasma discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien P Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Q Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100158⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.113709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138962v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic mechanism and sub-ns measurements of the thermal spark in air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Q Minesi</w:t>
+                <w:t xml:space="preserve">Combustion performance of plasma-stabilized lean flames in a gas turbine model combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien P Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre B Mariotto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/acc9da⟩</w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061759v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Modeling of Air Plasma Radiation in the VUV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sean Mcguire</w:t>
+                <w:t xml:space="preserve">Kinetic mechanism and sub-ns measurements of the thermal spark in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Q Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre B Mariotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Jacobs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
+                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.T6768⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/acc9da⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222416v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring gas temperature from N 2 emission via rotational distribution of the N 2 B 3 Π g and C 3 Π u states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements and Modeling of Air Plasma Radiation in the VUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carolyn Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bruno Mariotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ace5d1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (4), pp.821-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.T6768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563784v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure CO 2 dissociation with nanosecond pulsed discharges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Cappelli</w:t>
+                <w:t xml:space="preserve">Inferring gas temperature from N 2 emission via rotational distribution of the N 2 B 3 Π g and C 3 Π u states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (11), pp.115012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ad066e⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (7), pp.075018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ace5d1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563780v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean Flame Stabilization with Nanosecond Plasma Discharges in a Gas Turbine Model Combustor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-pressure CO 2 dissociation with nanosecond pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taemin Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongtao Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Blanchard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
+                <w:t xml:space="preserve">Mark Cappelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4064265⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.115012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ad066e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442457v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative fs-TALIF in high-pressure NRP discharges: calibration using VUV absorption spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lean Flame Stabilization with Nanosecond Plasma Discharges in a Gas Turbine Model Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
+                <w:t xml:space="preserve">Frédéric Roqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac3e41⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4064265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563768v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-assisted combustion with nanosecond discharges. Part I: discharge effects characterization in the burnt gases of a lean flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative fs-TALIF in high-pressure NRP discharges: calibration using VUV absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Minesi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Nelson de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.015004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac5cd4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac3e41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607157v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Plasma for Biology, Hygiene, and Medicine: Perspective and Roadmap</w:t>
+                <w:t xml:space="preserve">Plasma-assisted combustion with nanosecond discharges. Part I: discharge effects characterization in the burnt gases of a lean flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Laroussi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2021.3135118⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac5cd4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561801v1</w:t>
+                <w:t xml:space="preserve">hal-03607157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and development of flame kernel formed by nanosecond repetitively pulsed discharges in the quiescent lean premixed mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Temperature Plasma for Biology, Hygiene, and Medicine: Perspective and Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Laroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Bekeschus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Keidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Hayashi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G.D. Stancu</w:t>
+                <w:t xml:space="preserve">Alexander Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20619/jcombsj.64.208_177⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.127-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2021.3135118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570046v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonintrusive Instrument for Thermal Protection System to Measure Recession and Swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bourgoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Spacecraft and Rockets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (1), pp.6-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.A34968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in multi-temperature nonequilibrium partition functions and application to CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ignition and development of flame kernel formed by nanosecond repetitively pulsed discharges in the quiescent lean premixed mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lovascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ombrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Dubuet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G.D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108314⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20619/jcombsj.64.208_177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441750v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination Of Endospores By Plasma Sources On Dried Surfaces: A Review Of Key Parameters And Inactivation Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties in multi-temperature nonequilibrium partition functions and application to CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Dubuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Salmon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
+                <w:t xml:space="preserve">C.O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.677971. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 290, pp.108314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphy.2021.677971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04563753v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of lean blow out performance of spray and premixed swirled flames using nanosecond repetitively pulsed discharges</w:t>
+                <w:t xml:space="preserve">Decontamination Of Endospores By Plasma Sources On Dried Surfaces: A Review Of Key Parameters And Inactivation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthur Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.136⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.677971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2021.677971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117288v1</w:t>
+                <w:t xml:space="preserve">hal-04563753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and analysis of rotational temperatures obtained with Raman and optical emission spectroscopy in a nonequilibrium nitrogen plasma</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of lean blow out performance of spray and premixed swirled flames using nanosecond repetitively pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac2223⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.6559-6566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694591v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Method to Measure Reentry Radiation in the Presence of Ablative Products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Magin</w:t>
+                <w:t xml:space="preserve">Measurements and analysis of rotational temperatures obtained with Raman and optical emission spectroscopy in a nonequilibrium nitrogen plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spacecraft and Rockets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.125019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac2223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.A34969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03726374v1</w:t>
+                <w:t xml:space="preserve">hal-03694591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of recombining nitrogen plasmas: II. Electronic population distributions and nonequilibrium radiation of atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (12), pp.125020. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac2221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of excited electronic states in ambient air ionization by a nanosecond discharge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+                <w:t xml:space="preserve">Passive Method to Measure Reentry Radiation in the Presence of Ablative Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bourgoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Spacecraft and Rockets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (5), pp.1477-1486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/abe0a3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.A34969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123580v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully ionized nanosecond discharges in air: the thermal spark</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">The role of excited electronic states in ambient air ionization by a nanosecond discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Stepanyan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laux</w:t>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab94d3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/abe0a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614662v1</w:t>
+                <w:t xml:space="preserve">hal-03123580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron number density measurements in nanosecond repetitively pulsed discharges in water vapor at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully ionized nanosecond discharges in air: the thermal spark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Sainct</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
+                <w:t xml:space="preserve">S Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (2), pp.025017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab681b⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab94d3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414290v1</w:t>
+                <w:t xml:space="preserve">hal-02614662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and modeling of CO 4th positive (A -X) radiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mariotto</w:t>
+                <w:t xml:space="preserve">Electron number density measurements in nanosecond repetitively pulsed discharges in water vapor at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sainct</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiichiro Urabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett A Cruden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.106855⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.025017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab681b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494147v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of recombining nitrogen plasmas: I. Vibronic population distributions and nonequilibrium molecular radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Measurements and modeling of CO 4th positive (A -X) radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett A Cruden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab2cc4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.106855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.106855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494227v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Regimes Induced by Nanosecond Pulsed Discharges in Air: Mechanism of Vorticity Generation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of recombining nitrogen plasmas: I. Vibronic population distributions and nonequilibrium molecular radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (7), pp.075018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab28f9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab2cc4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164353v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial evolution of the plasma kernel produced by nanosecond discharges in air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic Regimes Induced by Nanosecond Pulsed Discharges in Air: Mechanism of Vorticity Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (29), pp.295203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab1ba4⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab28f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118073v1</w:t>
+                <w:t xml:space="preserve">hal-02164353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the JAXA Nonequilibrium Infrared Emission Spectra for Mars Entry Conditions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial evolution of the plasma kernel produced by nanosecond discharges in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (29), pp.295203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab1ba4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.T5646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02471012v1</w:t>
+                <w:t xml:space="preserve">hal-02118073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADIS: A nonequilibrium line-by-line radiative code for CO2 and HITRAN-like database species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Analysis of the JAXA Nonequilibrium Infrared Emission Spectra for Mars Entry Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laux</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), pp.1127-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.T5646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904972v1</w:t>
+                <w:t xml:space="preserve">hal-02471012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation cases for recombining nitrogen and air plasmas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">RADIS: A nonequilibrium line-by-line radiative code for CO2 and HITRAN-like database species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222-223, pp.12 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aada61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01866252v1</w:t>
+                <w:t xml:space="preserve">hal-01904972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative effect of successive nanosecond repetitively pulsed discharges on the ignition of lean mixtures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Validation cases for recombining nitrogen and air plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (11), pp.115010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aada61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01866245v1</w:t>
+                <w:t xml:space="preserve">hal-01866252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching rate of N( 2 P) atoms in a nitrogen afterglow at atmospheric pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Laux</w:t>
+                <w:t xml:space="preserve">Cumulative effect of successive nanosecond repetitively pulsed discharges on the ignition of lean mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lovascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aace71⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866241v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quenching rate of N( 2 P) atoms in a nitrogen afterglow at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (31), pp.314001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aace71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611261v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsation frequency and energy deposition on ignition using nanosecond repetitively pulsed discharges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Lovascio</w:t>
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Ombrello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Da Xu</w:t>
+                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.065⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01866220v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D DNS and experimental study of the effect of the recirculating flow pattern inside a reactive kernel produced by nanosecond plasma discharges in a methane-air mixture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Effects of pulsation frequency and energy deposition on ignition using nanosecond repetitively pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lovascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Ombrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (3), pp.4095 - 4103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.174⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.4079 - 4086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542066v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-spatial resolution measurements of NO density and temperature by Mid-IR QCLAS in open-air confined plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3-D DNS and experimental study of the effect of the recirculating flow pattern inside a reactive kernel produced by nanosecond plasma discharges in a methane-air mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Simeni Simeni</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (27), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.4095 - 4103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa72ca⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866234v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet Raman spectroscopy of N 2 in a recombining atmospheric pressure plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-spatial resolution measurements of NO density and temperature by Mid-IR QCLAS in open-air confined plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Tibère-Inglesse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">M Simeni Simeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa9144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa72ca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866237v1</w:t>
+                <w:t xml:space="preserve">hal-01866234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-volume excitation of air, argon, nitrogen and combustible mixtures by thermal jets produced by nanosecond spark discharges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
+                <w:t xml:space="preserve">Ultraviolet Raman spectroscopy of N 2 in a recombining atmospheric pressure plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tibère-Inglesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5a2b⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 26 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa9144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866231v1</w:t>
+                <w:t xml:space="preserve">hal-01866237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of non-equilibrium discharges on reactive mixtures for simulations of plasma-assisted ignition in turbulent flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-volume excitation of air, argon, nitrogen and combustible mixtures by thermal jets produced by nanosecond spark discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 166, pp.133-147. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5a2b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513660v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Nonequilibrium Air Plasma Radiation Behind a Shock Wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the impact of non-equilibrium discharges on reactive mixtures for simulations of plasma-assisted ignition in turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Tran</w:t>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.T4550⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166, pp.133-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244686v1</w:t>
+                <w:t xml:space="preserve">hal-01513660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopic measurements of carbon monoxide within a high temperature ablative boundary layer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of Nonequilibrium Air Plasma Radiation Behind a Shock Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Y. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/48/485502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.T4550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494211v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Collisional-Radiative Modeling with Heavy-Particle Impact Excitation Processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared spectroscopic measurements of carbon monoxide within a high temperature ablative boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (48), pp.485502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/48/485502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.T4549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01244693v1</w:t>
+                <w:t xml:space="preserve">hal-02494211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Air Plasma/Ablator Interactions in an Inductively Coupled Plasma Torch</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Air Collisional-Radiative Modeling with Heavy-Particle Impact Excitation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Y. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 29 (1), pp.12-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.T4402⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.226-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.T4549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216092v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Heat Transfer Measurements in Low-Density Titan Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. M. Jacobs</w:t>
+                <w:t xml:space="preserve">Measurements of Air Plasma/Ablator Interactions in an Inductively Coupled Plasma Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan E. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. J. Mcintyre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. O. Laux</w:t>
+                <w:t xml:space="preserve">Richard G. Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 29 (4), pp.835-844. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.T4519⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.T4402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244698v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nanosecond repetitively pulsed discharges on the stability of a swirled propane/air burner representative of an aeronautical combustor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative Heat Transfer Measurements in Low-Density Titan Atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J. Mcintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Barbosa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. M. Brandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2014.0335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (4), pp.835-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.T4519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219310v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure argon surface discharges propagated in long tubes: physical characterization and application to bio-decontamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of nanosecond repetitively pulsed discharges on the stability of a swirled propane/air burner representative of an aeronautical combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Kovalova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zdenko Machala</w:t>
+                <w:t xml:space="preserve">Guillaume Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/46/464003⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 373 (2048), pp.20140335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2014.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244705v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition of Quiescent Lean Propane–Air Mixtures at High Pressure by Nanosecond Repetitively Pulsed Discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric pressure argon surface discharges propagated in long tubes: physical characterization and application to bio-decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kovalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Xu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zdenko Machala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-015-9680-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (46), pp.464003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/46/464003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244696v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-pulsing discharges in pre-heated air at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ignition of Quiescent Lean Propane–Air Mixtures at High Pressure by Nanosecond Repetitively Pulsed Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mário Janda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe O Laux</w:t>
+                <w:t xml:space="preserve">D. A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/3/035201⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.309-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-015-9680-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244714v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schlieren Imaging of Shock-Wave Formation Induced by Ultrafast Heating of a Nanosecond Repetitively Pulsed Discharge in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (10), pp.2350 - 2351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2014.2311328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Air Plasma With Ablating Heat Shield Material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Megan E. Macdonald</w:t>
+                <w:t xml:space="preserve">Self-pulsing discharges in pre-heated air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Janda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenko Machala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn M. Jacobs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+                <w:t xml:space="preserve">Lukáš Dvonč</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (10), pp.2658 - 2659. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2307911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/3/035201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102385v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of temperature and OH density produced by nanosecond repetitively pulsed discharges in water vapour at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of Air Plasma With Ablating Heat Shield Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan E. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.P. Sainct</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. O. Laux</w:t>
+                <w:t xml:space="preserve">Carolyn M. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/7/075204⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.2658 - 2659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2307911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073065v1</w:t>
+                <w:t xml:space="preserve">hal-01102385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and hydrodynamic effects of nanosecond discharges in atmospheric pressure air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Temporal evolution of temperature and OH density produced by nanosecond repetitively pulsed discharges in water vapour at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Sainct</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Laux</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Shneider</w:t>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47 (23), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/23/235202⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 47 (7), pp.075204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/7/075204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866262v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Titan Entry Radiation Shock-Tube Data with Collisional-Radiative Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and hydrodynamic effects of nanosecond discharges in atmospheric pressure air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Brandis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Morgan</w:t>
+                <w:t xml:space="preserve">M Shneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.T4231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/23/235202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866248v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Evolution of the Glow and Spark Regimes of Nanosecond Repetitively Pulsed Discharges in Water Vapor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparison of Titan Entry Radiation Shock-Tube Data with Collisional-Radiative Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Brandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mcintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2330203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (1), pp.32 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.T4231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866274v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Plasma Discharges on Nitric Oxide Emissions in a Premixed Flame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Temporal Evolution of the Glow and Spark Regimes of Nanosecond Repetitively Pulsed Discharges in Water Vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sainct</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.B34819⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.2620 - 2621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2330203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866214v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency in nanoscale synthesis using nanosecond plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Plasma Discharges on Nitric Oxide Emissions in a Premixed Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Moeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pai</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Oliver Paschereit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep01221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.748 - 751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.B34819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866208v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of a weakly turbulent lean-premixed flame to nanosecond repetitively pulsed discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy efficiency in nanoscale synthesis using nanosecond plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostya (ken) Ostrikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Agrawal Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Lacoste</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Igor Levchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.07.017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01866189v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast heating and oxygen dissociation in atmospheric pressure air by nanosecond repetitively pulsed discharges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Laux</w:t>
+                <w:t xml:space="preserve">Dynamic response of a weakly turbulent lean-premixed flame to nanosecond repetitively pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Moeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/46/464010⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.3259 - 3266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866221v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nanosecond Repetitively Pulsed Discharges on the Dynamics of a Swirl-Stabilized Lean Premixed Flame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Ultrafast heating and oxygen dissociation in atmospheric pressure air by nanosecond repetitively pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rusterholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moeck</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">D Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4024961⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/46/464010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866216v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of nanosecond repetitively pulsed discharges in water vapor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. O. Laux</w:t>
+                <w:t xml:space="preserve">Effect of Nanosecond Repetitively Pulsed Discharges on the Dynamics of a Swirl-Stabilized Lean Premixed Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4024961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776741v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a Premixed Methane-Air Flame Using Nanosecond Repetitively Pulsed Discharges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Laux</w:t>
+                <w:t xml:space="preserve">Experimental study of nanosecond repetitively pulsed discharges in water vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Sainct</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.125-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669374v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the hydrodynamic expansion following a nanosecond repetitively pulsed discharge in air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of a Premixed Methane-Air Flame Using Nanosecond Repetitively Pulsed Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Lam L. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da A. Xu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Deanna A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3641413⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.2264-2265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2163806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651381v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corona Discharges in Atmospheric Air Between a Wire and Two Plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the hydrodynamic expansion following a nanosecond repetitively pulsed discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da A. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bérard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul-Quentin Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (11), pp.2248-2249. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (121502), http://apl.aip.org/resource/1/applab/v99/i12/p121502_s1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2162854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3641413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669366v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images of a Nanosecond Repetitively Pulsed Glow Discharge Between Two Point Electrodes in Air at 300 K and at Atmospheric Pressure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corona Discharges in Atmospheric Air Between a Wire and Two Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Z. Pai</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 39 (11), pp.2254-2255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2158855⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.2248-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2162854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640640v1</w:t>
+                <w:t xml:space="preserve">hal-00669366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state modeling of a recombining nitrogen plasma experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Laux</w:t>
+                <w:t xml:space="preserve">Images of a Nanosecond Repetitively Pulsed Glow Discharge Between Two Point Electrodes in Air at 300 K and at Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Z. Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pierrot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Célestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.10.028⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.2254-2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2158855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669891v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved CRDS Measurements of the N-2(A(3)Sigma(+)(u)) Density Produced by Nanosecond Discharges in Atmospheric Pressure Nitrogen and Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+                <w:t xml:space="preserve">State-to-state modeling of a recombining nitrogen plasma experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Janda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Laux</w:t>
+                <w:t xml:space="preserve">Richard J. Gessman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp9075383⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492187v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions between corona, glow, and spark regimes of nanosecond repetitively pulsed discharges in air at atmospheric pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Time-Resolved CRDS Measurements of the N-2(A(3)Sigma(+)(u)) Density Produced by Nanosecond Discharges in Atmospheric Pressure Nitrogen and Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Janda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3309758⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9075383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492195v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic wind generation by a wire-cylinder-plate corona discharge in air at atmospheric pressure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Transitions between corona, glow, and spark regimes of nanosecond repetitively pulsed discharges in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3514131⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (093303), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3309758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669405v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions between corona, glow, and spark regimes of nanosecond repetitively pulsed discharges in air at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Z. Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107, pp.093303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3309758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pressure plasma diagnostics by OES, CRDS and TALIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (124002), pp.0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/12/124002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/12/124002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond repetitively pulsed discharges in air at atmospheric pressure-the glow regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pai</w:t>
+                <w:t xml:space="preserve">Ionic wind generation by a wire-cylinder-plate corona discharge in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian F. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Stancu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Antoine Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Z. Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (4), pp.045030. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108, pp.103306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/18/4/045030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3514131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00431468v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics and applications of atmospheric non-thermal air plasma with reference to environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanosecond repetitively pulsed discharges in air at atmospheric pressure-the glow regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/51/12/124002⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.045030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/18/4/045030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431303v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images of nanosecond repetitively pulsed plasmas in preheated air at atmospheric pressure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physics and applications of atmospheric non-thermal air plasma with reference to environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Djermoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deniset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36, pp.974-975. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51, pp.124002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2008.924484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/51/12/124002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492180v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a swirled propane-air flame using a nanosecond repetitively pulsed plasma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Images of nanosecond repetitively pulsed plasmas in preheated air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 36, pp.940-941. </w:t>
+              <w:t xml:space="preserve">, 2008, 36, pp.974-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2008.927343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.924484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492177v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach 3 shock-wave unsteadiness alleviation using a negative corona discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of a swirled propane-air flame using a nanosecond repetitively pulsed plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Q. Elias</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.34674⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.940-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.927343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522901v1</w:t>
+                <w:t xml:space="preserve">hal-00492177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic anatomy of a meteor with the very large telescope (ESO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mach 3 shock-wave unsteadiness alleviation using a negative corona discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Q. Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chanetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larigaldie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jehin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">D. Packan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.D. Boyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2006.12.001⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (8), pp.2042-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.34674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289650v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective and radiative heat flux prediction of Huygens's Entry on Titan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic anatomy of a meteor with the very large telescope (ESO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jenniskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Cabannac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Walpot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Blanquaert</w:t>
+                <w:t xml:space="preserve">I.D. Boyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.20901⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (4), pp.550-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2006.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289641v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a turbulent premixed flame using a nanosecond repetitively pulsed plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pilla</w:t>
+                <w:t xml:space="preserve">Convective and radiative heat flux prediction of Huygens's Entry on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Walpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Galley</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Blanquaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2006.886081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (4), pp.663-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.20901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133248v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heating predictions for Huygens entry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+                <w:t xml:space="preserve">Stabilization of a turbulent premixed flame using a nanosecond repetitively pulsed plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Lacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, pp.2471-2477 Part 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2006.886081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115026v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the coordinated ground-based observations of Titan during the Huygens mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Witasse</w:t>
+                <w:t xml:space="preserve">Radiative heating predictions for Huygens entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Walpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 111, pp.12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 111, pp.No. E09S90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00222945v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium radiative heat flux modeling for the Huygens entry probe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of the coordinated ground-based observations of Titan during the Huygens mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Witasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael K. Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robindro Dutta-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William M. Folkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 111, pp.Art. No. E07S12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 111, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JE002640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116317v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00222945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition of propane-air mixtures by a repetitively pulsed nanosecond discharge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Nonequilibrium radiative heat flux modeling for the Huygens entry probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111, pp.Art. No. E07S12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2006.876421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492171v1</w:t>
+                <w:t xml:space="preserve">hal-00116317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse dc glow discharges in atmospheric pressure air</w:t>
+                <w:t xml:space="preserve">Ignition of propane-air mixtures by a repetitively pulsed nanosecond discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Machala</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Sergey V. Pancheshnyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ch Kruger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33 (2), pp.320-321 Part 1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2005.845387⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 34, pp.2478-2487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2006.876421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116911v1</w:t>
+                <w:t xml:space="preserve">hal-00492171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical diagnostics of atmospheric pressure air plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Transverse dc glow discharges in atmospheric pressure air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Machala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Spence</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Zare</w:t>
+                <w:t xml:space="preserve">Ch Kruger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/12/2/301⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (2), pp.320-321 Part 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2005.845387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02165973v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optical diagnostics of atmospheric pressure air plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (2), pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/12/2/301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrium in Thermal Plasmas with Applications to Diamond Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kruger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Owano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 07 (C4), pp.C4-67-C4-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1997406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00255562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11389,2957 +11523,2957 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Kinetic and Electrical Simulations of Methane Plasmalysis by Nanosecond Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2026 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Orlando, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2026-1424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of nanosecond discharges in methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Q Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean D Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2026 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Orlando (FL), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2026-1425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Electrode Position on Plasma-Assisted Combustion in a Model Aeronautical Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2025-0605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Humidity on the Ionic Wind and the Ozone Produced by a DC Positive Corona Discharge: Numerical Simulations and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Khattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxime Orlac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2025 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Orlando, United States. pp.AIAA 2025-1592, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2025-1592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenching Rates of N2(C3Πu , v = 0-4) States by O2 , N2 , H2 , CO2 and CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Du Garreau de la Méchenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2025 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Orlando, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2025-1591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Recirculation Induced by Nanosecond Discharges: A Strategy to Mitigate Cumulative Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gablier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2025 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2025-0397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of N₂/CH₄ Plasma Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Merhaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2025 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Orlando (FL), United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2025-2158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source of the Recirculation Induced by Nanosecond Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2025 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jan 2025, Orlando (Florida), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2025-2824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of DC gliding arcs for supersonic combustion: influence on O2/H2 ignition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rocamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Tholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiSST 2024 - the 3rd conference on High-Speed Vehicle Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of lean flames with nanosecond discharges in a gas turbine model combustor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Lean Flame Stabilization With Nanosecond Plasma Discharges in a Gas Turbine Model Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2023-2387⟩</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.GT2023-102621, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2023-102621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966404v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean Flame Stabilization With Nanosecond Plasma Discharges in a Gas Turbine Model Combustor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Stabilization of lean flames with nanosecond discharges in a gas turbine model combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien P Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2023-102621⟩</w:t>
+              <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, National Harbor, MD, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-2387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311330v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Plasma Injector Module for Plasma Assisted Combustion in scramjet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancelin Rocamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Tholin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS-CEAS 2023 10th European Conference for Aerospace Sciences (EUCASS)- 9th CEAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCASS AISBL, Jul 2023, Lausanne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13009/EUCASS2023-419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation Into Equilibrium UV/Vis Radiation From Shock Tube And Plasma Torch Facilities For Atmospheric Pressure Air</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Mariotto</w:t>
+                <w:t xml:space="preserve">Kinetics of the Electronic States of Molecular Nitrogen in a Recombining Air/Argon Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Dubuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Radiation of High Temperature Gases for Space Missions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jan 2022, San Diego, CA (en ligne), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-1637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472357v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the Electronic States of Molecular Nitrogen in a Recombining Air/Argon Plasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
+                <w:t xml:space="preserve">Investigation Into Equilibrium UV/Vis Radiation From Shock Tube And Plasma Torch Facilities For Atmospheric Pressure Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B. Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter L. Collen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Workshop on Radiation of High Temperature Gases for Space Missions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, Sep 2022, Santa Maria, Azores, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579548v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved TALIF measurements of temperature and CO density in an NRP discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2022-2368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and modeling of high temperature air emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2022-2397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical characterization of a lean premixed flame stabilized by nanosecond discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2022-2255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared emission measurements of a recombining CO2 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin H C Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean D Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2022 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, CA, United States. pp.1782, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2022-1782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Mechanism of Atomic Oxygen Production in Plasma Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Z Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MURI Review Meeting, Princeton University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a Lean Flame Stabilized by Nanosecond Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Plasma-Assisted Combustion II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, VIRTUAL EVENT, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2021-1700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic-Specific Modeling of Nitric Oxide in a Recombining Air Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Dubuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, VIRTUAL EVENT, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2021-0445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization Mechanism in a Thermal Spark Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, VIRTUAL EVENT, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2021-1698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model of restrikes in DC gliding arc discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Bourlet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Tholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pechereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2022 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, United States. pp.AIAA 2022-0831, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2022-0831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared radiation measurements of a recombining CO2 plasma at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin H C Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean D Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2021 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jan 2021, Virtual Event, United States. pp.0104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2021-0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovibrational State-to-State Modeling of Nitrogen Recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14354,1312 +14488,1312 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres Scientifiques Plasmas Froids et Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and radiation measurements of an atmospheric pressure CO2 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin H C Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, FL, United States. pp.1708, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2020-1708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV radiation of high temperature CO 2 /Ar plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett A Cruden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2020-0732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic State-to-State Modeling of Ionization Nonequilibrium in a Recombining Nitrogen Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowan Gollan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2020-1713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the excited electronic states in the ionization of ambient air by a nanosecond discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2020-0437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Student Excellence Award Finalist: The Ionization Mechanism of Thermal Sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online (virtual conference), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-State Atomic Nitrogen Measurements using fs-TALIF in High-Pressure NRP Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2020-1745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic radiation of a recombining nitrogen plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-2068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pressure plasmas: energy, kinetic and dynamic studies by advanced laser diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Laser Aided Plasma Diagnostics 2019 (LAPD2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Whitefish, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon monoxide radiation in an equilibrium plasma torch facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett A Cruden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-1775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the arc transition mechanism in nanosecond air discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational State-to-State Modeling of a Recombining Nitrogen/Argon Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15668,7876 +15802,7876 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-0796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Two-Photon Absorption Laser Induced Fluorescence (fs-TALIF) Imaging of Atomic Nitrogen in Nanosecond Repetitive Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Dumitrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-1507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulations of turbulent flame ignition by Nanosecond Repetitively Pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-0742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking NO absolute density, temperature and hydrodynamics by QCLAS and PLIF in nanosecond post-discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrium radiation from a recombining nitrogen plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2018-0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond repetitive pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2018-0930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of recombining air and nitrogen plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a probe for in-situ radiative heat flux measurements at the surface of an ablator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2018-0498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatio-temporelle de NO et température par QCLAS et PLIF dans une post-décharge nanoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks in air and air/fuel mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Nonequilibrium plasma-assisted combustion: advanced spectroscopic methods for fundamental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Laser Ignition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866399v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium plasma-assisted combustion: advanced spectroscopic methods for fundamental studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks in air and air/fuel mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Laser Ignition Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grapevine, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-1581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154648v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of RONS produced by a nanosecond repetitively pulsed discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Cirisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry (ISPC23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, montreal, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of nanosecond sparks for ignition of lean mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gd Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry (ISPC23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of atomic Carbon and Carbon Monoxide production within a high temperature ablative boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grapevine, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2017-0440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks in ambient air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared and ultraviolet measurements of C and CO within a high temperature boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation of nonequilibrium recombining plasmas flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation of argon surface discharge in long tubes at atmospheric pressure, is bactericidal effect and the effect of UV emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kovalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carolyn Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Machala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">15th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic. pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866494v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of argon surface discharge in long tubes at atmospheric pressure, is bactericidal effect and the effect of UV emission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation of nonequilibrium recombining plasmas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic. pp.343-346</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398498v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights of nanosecond-plasma and plasma-assisted combustion by Mid-IR QCLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Australian Symposium on Hypersonics and High Enthalpy Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Chatenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic measurements of nonequilibrium plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7-th International Workshop on Infrared Plasma Spectroscopy (IPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Inuyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and Modeling of CO2 Splitting Efficiency in High Pressure Nanosecond Repetitively Pulsed Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.Yong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Perrotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A Cappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of RONS produced by pulsed atmospheric pressure plasma sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Cirisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovibrational state-to-state modeling of an N₂ recombining plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Australian Symposium on Hypersonics and High Enthalpy Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Chatenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions between the corona, glow, and spark regimes of Nanosecond Repetitively Pulsed discharges in air at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Packan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Z Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXIII </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lovascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini-symposium on Safety related ignition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Numerical Combustion (ICN15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of nonequilibrium discharges on reactive mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of nonequilibrium peak radiation behind shock waves in Earth reentry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Aerothermodynamics for Space Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial characterization of N(4S) and N(2P) in the afterglow of a pulsed nitrogen discharge at atmospheric pressure using optical emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Low-temperature plasma diagnostics XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of the N2 (C3u, = 0, 1, 2) Collisional Quenching Rate Coefficient by Molecular Oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Assisted Combustion: Fundamental Mechanisms and Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron density measurement of a nanosecond repetitively pulsed plasma discharges in water vapour with 1% of N2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Sainct</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Antwerp, France</w:t>
+              <w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866424v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron density measurement of a nanosecond repetitively pulsed plasma discharges in water vapour with 1% of N2</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasma-Assisted Combustion: Fundamental Mechanisms and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deanna A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Plasma Chemistry (ISPC 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Antwerp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866489v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of dielectric barrier discharge using sinusoidal and nanosecond waveform: application to silicon solar cell</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of nanosecond repetitively pulsed electric discharges on the ignition of methane-air mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Castela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">7th European Combustion Meeting (ECM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866309v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond repetitively pulsed glow discharges in atmospheric pressure air at 300 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareli Hattingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of ultraviolet radiation of air in a high enthalpy plasma torch facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Casses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan E. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS 2013 5th European Conference for Aeronautics and Space Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Munich, Germany. pp.353 - 368, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eucass/201507353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nanosecond repetitively pulsed electric discharges on the ignition of methane-air mixture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excitation of dielectric barrier discharge using sinusoidal and nanosecond waveform: application to silicon solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Darabiha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Bazinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Combustion Meeting (ECM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866389v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On progress of spectroscopic investigations of nanosecond pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT International Microwave Symposium, Special Session on Nanosecond Pulsed Electric Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of plasma discharges on turbulent reactive mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference organized by the Portuguese and Spanish sections of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of linear sliding discharges for flow control: study of the energy coupling mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Q. Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th AIAA Plasmadynamics and Lasers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIAA Aviation and Aeronautics Forum and Exposition, Jun 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative and Ablative Studies for In-Flight Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Muylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bourgoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th PhD Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VKI, Mar 2014, Rhodes-Saint-Genèse, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide density and gas temperature measurements in atmospheric pressure nanosecond repetitively pulsed discharges by Mid-IR QCLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of the electron density produced by nanosecond repetitively pulsed discharges in water vapor at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sainct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO radiation model selection for equilibrium air plasma conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulations of combustion assisted by discharges in quiescent and turbulent flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct nmerical simulations of pulsed discharge assisted combustion in quiescent and turbulent flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Special Topics in Chemical Propulsion &amp; Energetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reentry Platform for Radiation Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bourgoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Planetary Probe Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of Ablation Species in an Air Plasma Ablating Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th AIAA/ASME Joint Thermophysics and Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Atlanta, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2014-2251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nitric oxide and carbon monoxide production in plasma assisted combustion by Quantum Cascade Laser Absorption Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Diagnostics of micro-plasmas generated by surface wave in capillary tubes, experiments and modeling of the plasma and the gas flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boisse-Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21-st ISPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">31-st ICPIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866439v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of micro-plasmas generated by surface wave in capillary tubes, experiments and modeling of the plasma and the gas flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Dap</w:t>
+                <w:t xml:space="preserve">Study of nitric oxide and carbon monoxide production in plasma assisted combustion by Quantum Cascade Laser Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31-st ICPIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">21-st ISPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866435v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations by Mid-IR QCLAS of pollutant emissions in High temperature exhaust gases released from plasma-assisted combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31-st ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond Repetitively Pulsed Discharges in Plasma-Assisted Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International Conference on the Physics of Ionized Gases (ICPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitively pulsed discharges in air and water vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Sainct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10-th Frontiers on Low Temperature Plasma Diagnostics (FLTPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of water dissociation by Nanosecond Repetitively Pulsed Discharges in superheated steam at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Sainct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States. 10 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2013-1190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décontamination de surface par plasma froid d'argon à pression atmosphérique - cas du traitement des parois internes de tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Machala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-S. Dubow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR ABioPlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-plasmas continuously sustained in capillary tubes: Development, characterization and optimization for chemical species production under microfluidic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boisse-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19-th ICV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of current progress in the stabilization of lean premixed flames by nanosecond repetitively pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Plasmadynamics and Lasers – Plasma-Assisted Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-assisted combustion using Nanosecond Repetitively Pulsed Discharges, Department of Mechanical Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.Z. Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stanford University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of ozone generation by dbd and nrp discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Sainct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nantes, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of ozone generation by atmospheric pressure air DBD using different pulsed voltage sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Sainct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast ionization wave experiments on fast gas heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.I. Mintoussov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la division plasmas de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-assisted ultrafast production of atomic oxygen for flame stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Crocco Colloquium Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décharges nanosecondes répétitives pulsées (NRP) et applications en combustion assistée par plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Plasma de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of production of active species in nanosecond repetitively pulsed discharges in atmospheric pressure air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Symposium on Plasma Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a fast gas heating : experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.I. Mintoussov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX European Sectional Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Novi Sad, Serbia. pp.P1.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced optical diagnostics for the characterization of kinetic processes in plasma-assisted combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2-nd Aerospace thematic workshop: Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a repetitively pulsed plasma on the flame stability domain of a lab-scale gas turbine combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vienna, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pressure plasma diagnostics by OES, CRDS and TALIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8-th Frontiers on Low Temperature Plasma Diagnostics (FLTPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Blansko, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of NRP discharges in atmospheric presure air used for flame stabilization by TALIF and CRDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deanna Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique: Stanford University - Ecole Centrale Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-assisted combustion using nanosecond repetitively pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V. Pancheshnyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the XXVIII International Conference on Phenomena in Ionized Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Photochemical Light Induced Nucleation of drugs : experimental and theoretical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spasojevic - de Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Matić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Conference of Serbian Crystallographic Society (SCG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23547,147 +23681,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPARATUS AND METHODS FOR GENERATING REACTIVE GAS WITH GLOW DISCHARGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan O. Andreasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke C. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane L. Rusterholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 10,283,327 B2. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23697,280 +23831,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of meteorites: ground test facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypersonic Meteoroid Entry Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Publishing, pp.11-1-11-41, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-2563/aae894ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Nanosecond Pulsed Discharge Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenko Machala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low Temperature Plasma Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.119-172, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b15153-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23980,203 +24114,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Recombining Nitrogen Plasma Measurements Using Atomic Collisional Radiative Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Dubuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowan Gollan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXV Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic State-to-State Modeling of a Recombining Nitrogen/Argon Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Dubuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24191,1624 +24325,1624 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXV Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power balance and heat control in capillary microwave argon plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Europhysics Sectional Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative deployable telescope enabling drastic remote-sensing enhancement capabilities of cubesats with a minimal plateform impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kostaropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Errabih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Interplanetary CubeSat Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative deployable biological experiment for a compact automatized measurement of organisms’ development under cosmic radiations onboard a CubeSat in lunar orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Clouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Hubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Interplanetary CubeSat Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite Structure for Deep Space CubeSats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Hubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Interplanetary CubeSat Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative compact solar and antenna array drive assembly enabling deep space cubesat missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Lindsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Hott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCubeSat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Micro Pulsed Plasma Thrusters Enabling Attitude Control for Interplanetary CubeSat Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Derollez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCubeSat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of nanosecond spark discharges in atmospheric air</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INES: an innovative and flexible system for in-flight radiation measurements in the presence of ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bourgoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pittsburg, United States</w:t>
+              <w:t xml:space="preserve">IPPW2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866390v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INES: an innovative and flexible system for in-flight radiation measurements in the presence of ablation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two types of nanosecond spark discharges in atmospheric air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi D. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPPW2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, La Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">70th Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866560v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation of nonequilibrium recombining plasma flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Aerospace Thematic Workshop, Fundamentals of Flow and Combustion Control by Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel device for treating wound infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreasson J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrum Innovation Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Stanford University, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Excitation of CO2 by Nanosecond Discharges at Atmospheric Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Gaseous Electronics Conference (GEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic effects induced by nanosecond sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Aerospace Thematic Workshop, Fundamentals of Flow and Combustion Control by Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide production rate of pulsed nanosecond and microsecond discharge in atmospheric pressure air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Cirisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi-Daniel Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bratislava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide detection in atmospheric pressure NRP discharges by Quantum Cascade Laser Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Simeni Simeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabi D. Stancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10-th FLTPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId642"/>
+      <w:footerReference w:type="default" r:id="rId645"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25876,51 +26010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0791F70F"/>
+    <w:nsid w:val="DCEF6E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26107,51 +26241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-laux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9129-1186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116055790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gablier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Kim Soriano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ikeda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114818" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae39e6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin H C Grimaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcguire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae1058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04934386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adb1f0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancelin Rocamora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labaune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tholin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae00ee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bourlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pechereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad1b6d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien P Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q Minesi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113709" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04138962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061759v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B Mariotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pannier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Daniel Stancu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc9da" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222416v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno Mariotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grimaldi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T6768" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ace5d1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taemin Yong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Zhong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cappelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad066e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Blanchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roqu&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064265" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Dumitrache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac3e41" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac5cd4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Laroussi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Bekeschus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Keidar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fridman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3135118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hayashi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lovascio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ombrello" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Stancu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.64.208_177" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgoing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A34968" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441750v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Dubuet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pannier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Laux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108314" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Salmon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.677971" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.136" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac2223" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726374v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A34969" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac2221" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi D. Stancu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe0a3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stepanyan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab94d3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sainct" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Urabe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab681b" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494147v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A Cruden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.106855" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab2cc4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab28f9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1ba4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471012v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T5646" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904972v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866252v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aada61" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.029" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stancu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aace71" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ombrello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.065" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8R8D0VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simeni Simeni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa72ca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa9144" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5a2b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jacobs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Perrin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4550" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494211v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/48/485502" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244693v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4549" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01216092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E. Macdonald" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Zander" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Morgan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4402" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Mcintyre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Morgan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Brandis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4519" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219310v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barbosa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2014.0335" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244705v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/46/464003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244696v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Xu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Lacoste" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9680-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Janda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Dvon&#269;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/3/035201" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866272v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2311328" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn M. Jacobs" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2307911" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073065v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075204" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Xu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shneider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/23/235202" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866248v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Brandis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mcintyre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Morgan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866274v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2330203" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866214v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Moeck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oliver Paschereit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34819" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866208v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya (ken) Ostrikov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Agrawal Kumar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Levchenko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01221" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866189v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Xu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Moeck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.07.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTSLDN9F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866221v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rusterholtz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stancu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866216v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024961" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776741v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669374v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Lam L. Pham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2163806" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651381v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da A. Xu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641413" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669366v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;rard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2162854" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640640v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2158855" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669891v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierrot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Gessman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.10.028" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492187v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Janda" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddouri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9075383" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492195v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3309758" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian F. Colas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514131" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669396v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492193v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/12/124002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-THXR4DNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431468v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stancu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045030" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-H0VFRBMF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431303v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marode" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djermoune" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HRRKBP7T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492180v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.924484" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492177v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927343" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522901v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Q. Elias" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanetz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larigaldie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Packan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.34674" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289650v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jehin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenniskens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Cabannac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Boyd" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2006.12.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289641v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walpot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Caillault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Molina" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanquaert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.20901" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133248v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galley" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.886081" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115026v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222945v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Bird" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robindro Dutta-Roy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Folkner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002640" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116317v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492171v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Pancheshnyi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.876421" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116911v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Kruger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2005.845387" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165973v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Spence" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kruger" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zare" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/12/2/301" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F9ED5786C3D3ADA26AD8301EEDAD4C5FFEB34E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255562v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kruger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Owano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zare" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997406" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483196v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Goutier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Delahaie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-1424" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482350v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean D Mcguire" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-1425" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933095v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-0605" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923452v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Khattara" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guitton" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-1592" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960945v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Du Garreau de la M&#233;chenie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-1591" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954834v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-0397" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939847v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Merhaben" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mariotto" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-2158" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04934431v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-2824" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807307v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocamora" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tholin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourlet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labaune" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03966404v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2387" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311330v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102621" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230042v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-419" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472357v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Glenn" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Collen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579548v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-1637" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563772v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maillard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2368" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472405v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2397" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527548v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2255" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559004v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-1782" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154906v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janda" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117130v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1700" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117353v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0445" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103724v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi-Daniel Stancu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1698" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632319v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0831" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558996v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0104" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939764v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558094v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1708" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494081v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0732" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472503v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Gollan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1713" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431589v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0437" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472492v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517052v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1745" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494217v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2068" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154586v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494095v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1775" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990137v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0463" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494090v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mcguire" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0796" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494206v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1507" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154609v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866394v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0241" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866398v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0930" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866402v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866396v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0498" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097649v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866399v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1581" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154648v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866570v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Cirisan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866565v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salmon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pannier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Stancu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866507v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0440" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866392v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866500v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866494v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398498v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovalova" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154776v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Simeni Simeni" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154789v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866450v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Yong Li" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrotet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camara" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Cappelli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866469v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939741v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866436v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Packan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866463v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Stancu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866659v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coussement" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866464v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caussement" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866566v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866580v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866483v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Evans" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866424v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866489v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866309v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazinette" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paillol" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866582v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareli Hattingh" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baillard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216109v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Casses" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bertrand" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201507353" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866389v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castela" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coussement" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154794v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866562v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castella" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866452v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castera" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866444v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muylaert" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866545v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866554v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241358v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866536v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866532v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866447v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866514v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Macdonald" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2251" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866439v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866435v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisse-Laporte" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866428v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866422v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154845v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858158v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1190" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926168v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Dubow" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866441v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154853v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154859v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Pai" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651497v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656472v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587990v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Mintoussov" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Pendleton" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522907v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522906v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522905v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587995v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154921v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497682v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154923v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154926v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261672v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304726v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mati&#263;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494289v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan O. Andreasson" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Raymond" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472520v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-2563/aae894ch11" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526907v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15153-9" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472554v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483562v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866406v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coquery" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leroy" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Minea" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02081872v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kostaropoulou" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Errabih" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02081870v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Clouvel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hubner" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02081871v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02081352v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Lindsay" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hott" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02081342v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Derollez" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bossis" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866390v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866560v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866555v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866519v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreasson J." TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saiki" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hu" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bernardo" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866573v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866537v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866443v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866418v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-laux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9129-1186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116055790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gablier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Kim Soriano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ikeda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114818" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien P Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2026.2642865" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae39e6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin H C Grimaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcguire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae1058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114149" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancelin Rocamora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labaune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tholin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae00ee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04934386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adb1f0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bourlet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pechereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad1b6d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Q Minesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113709" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04138962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100158" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061759v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B Mariotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pannier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Daniel Stancu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc9da" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno Mariotto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grimaldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T6768" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ace5d1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taemin Yong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Zhong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cappelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad066e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Blanchard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roqu&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064265" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Dumitrache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson de Oliveira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac3e41" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac5cd4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Laroussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Bekeschus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Keidar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fridman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3135118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgoing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A34968" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hayashi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lovascio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ombrello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Stancu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.64.208_177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Dubuet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pannier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Laux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108314" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Salmon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.677971" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.136" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac2223" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac2221" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A34969" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123580v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi D. Stancu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abe0a3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stepanyan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab94d3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sainct" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Urabe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab681b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A Cruden" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.106855" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab2cc4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164353v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab28f9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1ba4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471012v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T5646" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.027" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aada61" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stancu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aace71" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ombrello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.065" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8R8D0VZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simeni Simeni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa72ca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa9144" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866231v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5a2b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jacobs" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Perrin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4550" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/48/485502" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4549" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01216092v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E. Macdonald" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Zander" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Morgan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4402" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Mcintyre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Morgan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Brandis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4519" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219310v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barbosa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2014.0335" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244705v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/46/464003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244696v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Xu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Lacoste" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9680-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866272v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2311328" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Janda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Dvon&#269;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/3/035201" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102385v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn M. Jacobs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2307911" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073065v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075204" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866262v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Xu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shneider" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/23/235202" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866248v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Brandis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mcintyre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Morgan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4231" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866274v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2330203" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866214v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Moeck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oliver Paschereit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34819" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866208v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya (ken) Ostrikov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Agrawal Kumar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Levchenko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01221" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866189v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Xu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Moeck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.07.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTSLDN9F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rusterholtz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stancu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866216v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024961" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669374v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Lam L. Pham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2163806" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651381v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da A. Xu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641413" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669366v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;rard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2162854" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640640v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2158855" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669891v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierrot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Gessman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.10.028" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Janda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddouri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9075383" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3309758" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669396v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492193v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/12/124002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-THXR4DNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669405v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian F. Colas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514131" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431468v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stancu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045030" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-H0VFRBMF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431303v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marode" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djermoune" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniset" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HRRKBP7T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492180v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.924484" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492177v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927343" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522901v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Q. Elias" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanetz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larigaldie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Packan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.34674" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289650v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jehin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenniskens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Cabannac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Boyd" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2006.12.001" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289641v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walpot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Caillault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Molina" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanquaert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.20901" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133248v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galley" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.886081" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115026v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222945v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Bird" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robindro Dutta-Roy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Folkner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002640" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116317v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492171v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Pancheshnyi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.876421" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116911v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Kruger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2005.845387" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165973v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Spence" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kruger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zare" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/12/2/301" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F9ED5786C3D3ADA26AD8301EEDAD4C5FFEB34E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255562v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kruger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Owano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zare" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997406" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483196v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Goutier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Delahaie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-1424" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482350v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean D Mcguire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2026-1425" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933095v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-0605" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923452v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Khattara" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guitton" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-1592" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960945v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Du Garreau de la M&#233;chenie" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-1591" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954834v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-0397" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939847v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Merhaben" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mariotto" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-2158" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04934431v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-2824" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807307v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocamora" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tholin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourlet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labaune" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311330v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-102621" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03966404v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2387" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230042v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-419" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579548v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-1637" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472357v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Glenn" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Collen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563772v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maillard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2368" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472405v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2397" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527548v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2255" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559004v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-1782" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154906v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janda" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117130v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1700" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117353v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0445" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103724v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi-Daniel Stancu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1698" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632319v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-0831" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558996v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0104" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939764v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558094v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1708" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494081v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0732" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472503v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Gollan" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1713" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431589v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0437" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472492v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517052v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1745" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494217v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2068" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154586v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494095v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1775" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990137v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0463" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494090v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mcguire" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0796" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494206v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-1507" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154609v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866394v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0241" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866398v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0930" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866402v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866396v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0498" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097649v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154648v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866399v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1581" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866570v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Cirisan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866565v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salmon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pannier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gd Stancu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866507v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0440" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866392v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866500v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398498v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovalova" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866494v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154776v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Simeni Simeni" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154789v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866450v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Yong Li" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrotet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camara" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Cappelli" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866469v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939741v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866436v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Packan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866463v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Stancu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866659v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coussement" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866464v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caussement" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866566v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866580v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866483v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Evans" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866489v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866424v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866389v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castela" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coussement" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866582v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareli Hattingh" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baillard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216109v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Casses" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bertrand" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201507353" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866309v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazinette" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paillol" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154794v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866562v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castella" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866452v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castera" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866444v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muylaert" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866545v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866554v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241358v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866536v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866532v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866447v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866514v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Macdonald" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2251" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866435v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisse-Laporte" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866439v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866428v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866422v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154845v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858158v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1190" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926168v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Dubow" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866441v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154853v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154859v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Z. Pai" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651497v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656472v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587990v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Mintoussov" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Pendleton" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522907v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522906v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522905v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587995v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154921v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497682v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154923v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154926v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261672v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304726v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spasojevic - de Bir&#233;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mati&#263;" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494289v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan O. Andreasson" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Raymond" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472520v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-2563/aae894ch11" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526907v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15153-9" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472554v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483562v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866406v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coquery" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leroy" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Minea" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02081872v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kostaropoulou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Errabih" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02081870v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Clouvel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hubner" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02081871v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02081352v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Lindsay" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hott" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02081342v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Derollez" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bossis" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866560v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866390v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866555v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866519v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreasson J." TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saiki" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hu" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bernardo" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866573v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866537v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866443v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866418v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>