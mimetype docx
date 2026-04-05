--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1021,338 +1021,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Temperature-Controlled Shear Tests to Reproduce White-Etching-Layer Formation in Pearlitic Rail Steel</w:t>
+                <w:t xml:space="preserve">Detailed experimental validation and benchmarking of six models for longitudinal tensile failure of unidirectional composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Thiercelin</w:t>
+                <w:t xml:space="preserve">C. Breite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+                <w:t xml:space="preserve">A. Melnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+                <w:t xml:space="preserve">A. Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+                <w:t xml:space="preserve">A. B. De Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">C. Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Progress in Plastic Deformation of Metals and Alloys (Second Volume), 15 (19), pp.6590. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279, pp.114828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15196590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902958v1</w:t>
+                <w:t xml:space="preserve">hal-03483631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed experimental validation and benchmarking of six models for longitudinal tensile failure of unidirectional composites</w:t>
+                <w:t xml:space="preserve">Development of Temperature-Controlled Shear Tests to Reproduce White-Etching-Layer Formation in Pearlitic Rail Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Breite</w:t>
+                <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Melnikov</w:t>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Turon</w:t>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. B. De Morais</w:t>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Bourlot</w:t>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 279, pp.114828. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Progress in Plastic Deformation of Metals and Alloys (Second Volume), 15 (19), pp.6590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15196590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483631v2</w:t>
+                <w:t xml:space="preserve">hal-03902958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D characterisation of void nucleation, void growth and void coalescence using advanced void tracking algorithm on in situ X-ray tomographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lavogiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,291 +2483,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 Hz X-ray tomography during an in situ tensile test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Maire</w:t>
+                <w:t xml:space="preserve">Cold-rolling influence on microstructure and mechanical properties of NiCr - Ag composites and porous NiCr obtained by liquid metal dealloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-016-0077-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 707, pp.251 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538199v1</w:t>
+                <w:t xml:space="preserve">hal-03507564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-rolling influence on microstructure and mechanical properties of NiCr - Ag composites and porous NiCr obtained by liquid metal dealloying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+                <w:t xml:space="preserve">20 Hz X-ray tomography during an in situ tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Mortensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajmund Mokso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.105⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 200 (1-2), pp.3--12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-016-0077-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507564v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and micromechanical modelling of microstructural heterogeneity effects on ductile fracture of 6xxx aluminium alloys</w:t>
               </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Hannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,325 +3413,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress field in deformed polycrystals at the micron scale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray strain analysis in thin films enhanced by 2D detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ulrich</w:t>
+                <w:t xml:space="preserve">G. Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100635005⟩</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100626008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537640v1</w:t>
+                <w:t xml:space="preserve">hal-01537638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray strain analysis in thin films enhanced by 2D detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
+                <w:t xml:space="preserve">Stress field in deformed polycrystals at the micron scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Djemia</w:t>
+                <w:t xml:space="preserve">O. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100626008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100635005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537638v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic-strain distribution in metallic film-polymer substrate composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3739,51 +3739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (4), pp.1-3. </w:t>
@@ -4349,51 +4349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in X-Ray Tomography XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4427,90 +4427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in situ multiscale approach for the characterization of plasticity and damage in a TA6V alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4797,295 +4797,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress ﬁeld in deformed polycrystals at the micron scale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Castelnau</w:t>
+                <w:t xml:space="preserve">Stress ﬁeld in deformed polycrystals at the micron scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Robach</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Ulrich</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+              <w:t xml:space="preserve">TMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Diego, United States. pp.35005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20100635005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684083v1</w:t>
+                <w:t xml:space="preserve">hal-00684059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress ﬁeld in deformed polycrystals at the micron scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+                <w:t xml:space="preserve">Stress ﬁeld in deformed polycrystals at the micron scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Robach</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ulrich</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS Annual Meeting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+              <w:t xml:space="preserve">Photomechanics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brussels, Belgium. pp.35005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20100635005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684059v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5854,51 +5854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6115,51 +6115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Wada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemi Kato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Suga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iteney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonio Gonzalez Joa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Cornelius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108958" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.112842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03842611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;tu Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202100051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196590" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483631v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melnikov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. De Morais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bourlot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114828" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Azman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103892" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507573v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Adrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101125" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Godet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000381" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108468" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Commisso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zanelatto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100311" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.12.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lavogiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.09.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mortensen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0077-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hannard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pardoen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mokso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lejay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sidoroff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dierickx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2015.1136102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G G Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hofmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515005780" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Micha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Landois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Djaziri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Renault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811049107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulrich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100635005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293450" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290954v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Azman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2531357" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Hofmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Le Bourlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff-Coicaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dessolin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lejay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162320190096" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leflon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tokita" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Wada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemi Kato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Suga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iteney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonio Gonzalez Joa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Cornelius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108958" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.112842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03842611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;tu Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202100051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483631v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melnikov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. De Morais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bourlot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114828" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196590" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Azman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103892" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507573v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Adrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101125" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Godet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000381" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108468" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Commisso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zanelatto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100311" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.12.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lavogiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.09.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538199v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mortensen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0077-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hannard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pardoen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mokso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lejay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sidoroff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dierickx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2015.1136102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G G Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hofmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515005780" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Micha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Landois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Djaziri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Renault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811049107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulrich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100635005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293450" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290954v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Azman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2531357" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Hofmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Le Bourlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff-Coicaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dessolin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lejay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162320190096" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leflon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tokita" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>