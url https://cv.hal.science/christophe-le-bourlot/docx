--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -887,559 +887,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Local In situ X‐ray Nano Computed Tomography under Realistic Cycling Conditions for Battery Research</w:t>
+                <w:t xml:space="preserve">4D characterisation of void nucleation, void growth and void coalescence using advanced void tracking algorithm on in situ X-ray tomographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeliang Su</w:t>
+                <w:t xml:space="preserve">M. A. Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan‐tu Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
+                <w:t xml:space="preserve">C. Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cadiou</w:t>
+                <w:t xml:space="preserve">A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Jamali</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry–Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmtd.202100051⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842611v1</w:t>
+                <w:t xml:space="preserve">hal-03763026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed experimental validation and benchmarking of six models for longitudinal tensile failure of unidirectional composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Temperature-Controlled Shear Tests to Reproduce White-Etching-Layer Formation in Pearlitic Rail Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Melnikov</w:t>
+                <w:t xml:space="preserve">Léo Thiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Turon</w:t>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. B. De Morais</w:t>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Bourlot</w:t>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114828⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Progress in Plastic Deformation of Metals and Alloys (Second Volume), 15 (19), pp.6590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15196590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483631v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Temperature-Controlled Shear Tests to Reproduce White-Etching-Layer Formation in Pearlitic Rail Steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed experimental validation and benchmarking of six models for longitudinal tensile failure of unidirectional composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+                <w:t xml:space="preserve">C. Breite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+                <w:t xml:space="preserve">A. Melnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+                <w:t xml:space="preserve">A. Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">A. B. De Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Progress in Plastic Deformation of Metals and Alloys (Second Volume), 15 (19), pp.6590. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279, pp.114828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15196590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902958v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D characterisation of void nucleation, void growth and void coalescence using advanced void tracking algorithm on in situ X-ray tomographic data</w:t>
+                <w:t xml:space="preserve">Towards a Local In situ X‐ray Nano Computed Tomography under Realistic Cycling Conditions for Battery Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Azman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Le Bourlot</w:t>
+                <w:t xml:space="preserve">Zeliang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. King</w:t>
+                <w:t xml:space="preserve">Tuan‐tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fabrègue</w:t>
+                <w:t xml:space="preserve">François Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Maire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arash Jamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32, </w:t>
+              <w:t xml:space="preserve">Chemistry–Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (5), pp.e202100051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmtd.202100051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763026v1</w:t>
+                <w:t xml:space="preserve">hal-03842611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observation of liquid metal dealloying and etching of porous FeCr by X-ray tomography and X-ray diffraction</w:t>
               </w:r>
@@ -1553,559 +1553,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of FeCr‐Based Composite Materials Elaborated by Liquid Metal Dealloying towards Bioapplication</w:t>
+                <w:t xml:space="preserve">Corrosion resistance of porous ferritic stainless steel produced by liquid metal dealloying of Incoloy 800</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidemi Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202000381⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.108468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507547v1</w:t>
+                <w:t xml:space="preserve">hal-02497127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion resistance of porous ferritic stainless steel produced by liquid metal dealloying of Incoloy 800</w:t>
+                <w:t xml:space="preserve">Mechanical Properties of FeCr‐Based Composite Materials Elaborated by Liquid Metal Dealloying towards Bioapplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hidemi Kato</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 166, pp.108468. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.2000381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202000381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497127v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical characterization of steel-based metal matrix composite reinforced with TiB2 particles using synchrotron X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low cost high specific surface architectured nanoporous metal with corrosion resistance produced by liquid metal dealloying from commercial nickel superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Commisso</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100311⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114029v1</w:t>
+                <w:t xml:space="preserve">hal-02006918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost high specific surface architectured nanoporous metal with corrosion resistance produced by liquid metal dealloying from commercial nickel superalloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Wada</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical characterization of steel-based metal matrix composite reinforced with TiB2 particles using synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Commisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnet Frédérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Zanelatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mary</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 163, pp.5-8. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.100311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006918v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ analysis of plasticity and damage nucleation in a Ti-6Al-4V alloy and laser weld</w:t>
               </w:r>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lavogiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,425 +2483,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-rolling influence on microstructure and mechanical properties of NiCr - Ag composites and porous NiCr obtained by liquid metal dealloying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
+                <w:t xml:space="preserve">Characterization and micromechanical modelling of microstructural heterogeneity effects on ductile fracture of 6xxx aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Wada</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mokso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.105⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.558-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507564v1</w:t>
+                <w:t xml:space="preserve">hal-01523721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 Hz X-ray tomography during an in situ tensile test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Maire</w:t>
+                <w:t xml:space="preserve">Cold-rolling influence on microstructure and mechanical properties of NiCr - Ag composites and porous NiCr obtained by liquid metal dealloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-016-0077-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 707, pp.251 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538199v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and micromechanical modelling of microstructural heterogeneity effects on ductile fracture of 6xxx aluminium alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Hannard</w:t>
+                <w:t xml:space="preserve">20 Hz X-ray tomography during an in situ tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Pardoen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
+                <w:t xml:space="preserve">Andreas Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Mokso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rajmund Mokso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 103, pp.558-572. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 200 (1-2), pp.3--12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-016-0077-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523721v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of 100Cr6 steel: synchrotron X-ray diffraction and dimensional analysis investigation</w:t>
               </w:r>
@@ -4211,51 +4211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4349,51 +4349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in X-Ray Tomography XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4427,90 +4427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in situ multiscale approach for the characterization of plasticity and damage in a TA6V alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5749,51 +5749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Tokita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5854,64 +5854,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Tokita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6115,51 +6115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Wada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemi Kato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Suga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iteney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonio Gonzalez Joa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Cornelius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108958" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.112842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03842611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;tu Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202100051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483631v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melnikov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. De Morais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bourlot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114828" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196590" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Azman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103892" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507573v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Adrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101125" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Godet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000381" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108468" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Commisso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zanelatto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100311" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.12.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lavogiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.09.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538199v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mortensen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0077-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hannard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pardoen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mokso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lejay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sidoroff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dierickx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2015.1136102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G G Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hofmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515005780" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Micha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Landois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Djaziri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Renault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811049107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulrich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100635005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293450" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290954v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Azman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2531357" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Hofmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Le Bourlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff-Coicaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dessolin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lejay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162320190096" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leflon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tokita" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Wada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemi Kato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Suga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iteney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonio Gonzalez Joa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Cornelius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108958" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.112842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Azman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bourlot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196590" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483631v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melnikov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. De Morais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114828" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03842611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;tu Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202100051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507573v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Adrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101125" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108468" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Godet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000381" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.12.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Commisso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zanelatto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100311" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lavogiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.09.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hannard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pardoen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mokso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mortensen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0077-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lejay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sidoroff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dierickx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2015.1136102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G G Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hofmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515005780" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Micha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Landois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Djaziri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Renault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811049107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulrich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100635005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293450" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290954v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Azman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2531357" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Hofmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Le Bourlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff-Coicaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dessolin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lejay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162320190096" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leflon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tokita" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>