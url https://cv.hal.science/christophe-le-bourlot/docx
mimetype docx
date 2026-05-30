--- v2 (2026-04-29)
+++ v3 (2026-05-30)
@@ -1017,295 +1017,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Temperature-Controlled Shear Tests to Reproduce White-Etching-Layer Formation in Pearlitic Rail Steel</w:t>
+                <w:t xml:space="preserve">Detailed experimental validation and benchmarking of six models for longitudinal tensile failure of unidirectional composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Thiercelin</w:t>
+                <w:t xml:space="preserve">C. Breite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+                <w:t xml:space="preserve">A. Melnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+                <w:t xml:space="preserve">A. Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">A. B. De Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15196590⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279, pp.114828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902958v1</w:t>
+                <w:t xml:space="preserve">hal-03483631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed experimental validation and benchmarking of six models for longitudinal tensile failure of unidirectional composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Temperature-Controlled Shear Tests to Reproduce White-Etching-Layer Formation in Pearlitic Rail Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Thiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Breite</w:t>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Melnikov</w:t>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Turon</w:t>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. B. De Morais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Le Bourlot</w:t>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 279, pp.114828. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Progress in Plastic Deformation of Metals and Alloys (Second Volume), 15 (19), pp.6590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15196590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483631v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Local In situ X‐ray Nano Computed Tomography under Realistic Cycling Conditions for Battery Research</w:t>
               </w:r>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lavogiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,325 +3413,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray strain analysis in thin films enhanced by 2D detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress field in deformed polycrystals at the micron scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Micha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Geandier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Djemia</w:t>
+                <w:t xml:space="preserve">O. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100626008⟩</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100635005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537638v1</w:t>
+                <w:t xml:space="preserve">hal-01537640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress field in deformed polycrystals at the micron scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.S. Micha</w:t>
+                <w:t xml:space="preserve">X-ray strain analysis in thin films enhanced by 2D detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ulrich</w:t>
+                <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100635005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100626008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537640v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic-strain distribution in metallic film-polymer substrate composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3739,51 +3739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (4), pp.1-3. </w:t>
@@ -4427,51 +4427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in situ multiscale approach for the characterization of plasticity and damage in a TA6V alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,295 +4797,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress ﬁeld in deformed polycrystals at the micron scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+                <w:t xml:space="preserve">Stress ﬁeld in deformed polycrystals at the micron scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Robach</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ulrich</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS Annual Meeting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+              <w:t xml:space="preserve">Photomechanics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brussels, Belgium. pp.35005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20100635005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684059v1</w:t>
+                <w:t xml:space="preserve">hal-00684083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress ﬁeld in deformed polycrystals at the micron scale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Castelnau</w:t>
+                <w:t xml:space="preserve">Stress ﬁeld in deformed polycrystals at the micron scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Robach</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Ulrich</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+              <w:t xml:space="preserve">TMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Diego, United States. pp.35005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20100635005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684083v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6115,51 +6115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Wada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemi Kato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Suga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iteney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonio Gonzalez Joa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Cornelius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108958" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.112842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Azman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bourlot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196590" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483631v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melnikov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. De Morais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114828" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03842611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;tu Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202100051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507573v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Adrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101125" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108468" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Godet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000381" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.12.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Commisso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zanelatto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100311" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lavogiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.09.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hannard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pardoen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mokso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mortensen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0077-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lejay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sidoroff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dierickx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2015.1136102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G G Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hofmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515005780" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Micha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Landois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Djaziri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Renault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811049107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulrich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100635005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293450" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290954v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Azman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2531357" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Hofmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Le Bourlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff-Coicaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dessolin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lejay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162320190096" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leflon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tokita" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fhb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Wada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemi Kato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Suga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Iteney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonio Gonzalez Joa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Cornelius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108958" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ernould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.112842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Azman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bourlot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483631v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breite" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melnikov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. De Morais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114828" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Thiercelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196590" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03842611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;tu Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202100051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507573v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Adrien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101125" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108468" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Godet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000381" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.12.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Commisso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zanelatto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100311" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lavogiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.09.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hannard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pardoen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mokso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mortensen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajmund Mokso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0077-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lejay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sidoroff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dierickx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2015.1136102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G G Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hofmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515005780" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Micha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Landois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Djaziri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Renault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811049107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulrich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100635005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3293450" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290954v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Azman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2531357" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Hofmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Le Bourlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Micha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00684059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff-Coicaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dessolin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lejay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162320190096" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leflon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Tokita" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339998v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>