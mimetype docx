--- v0 (2026-03-09)
+++ v1 (2026-05-08)
@@ -72,413 +72,1809 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux corps de l’Assemblée nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 419, pp.25-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Premier ministre, chef de la majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.27-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui veut la peau du clivage gauche-droite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Mars-avril, pp.92-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés : la Révolution et sa Loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durelle-Marc Yann-Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 418, pp.143-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Election et tirage au sort, pratiques d'hybridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Rosenblieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (n°134), pp.3-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la loi pour contrôler l'immigration, améliorer l'intégration. Entretien avec Christophe Le Digol, maître de conférences en Science politique à l’Université Paris Nanterre, ISP-UMR 7220</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Actualités Droits-Libertés, pp.En ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.19151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electio, élection, élections. La tentation du nominalisme et l’objectivation d’une pratique d’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les mots du vote de la Rome antique à la Révolution française Sens et significations, traductions, réappropriations, 132, pp.101-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.32086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style présidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silomag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La présidentialisation du pouvoir: plus que jamais une impasse, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2022, la présidentielle des blocs ? Bricolage interprétatif et circulation d’une catégorie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Parlements et autoritarismes, 411, pp.147-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assemblées impériales. Hétéronomie et logiques parlementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Parlements et autoritarismes, 411, pp.23-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse séquentielle des remaniements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Méditerranée, 183, pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.183.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Laurent Le Gall, A voté. Une histoire de l’élection, Paris, Anamosa, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5-6, pp.931-933</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La permanence du clivage droite/gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les clivages politiques, 179, pp.17-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procuration, un vote de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Violier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B. Colins, La Monarchie républicaine. Etat et société dans la France moderne, Paris, Odile Jacob, 2016, 204 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (2), pp.384-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.672.0382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Goody. Éléments commentés de bibliographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scalpel : Cahiers de sociologie politique de Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2-3, pp.117-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention Carrefour 94 : une politique du commerce ? Notes pour une recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futur antérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5-6, pp.183-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation en costume. Être ou paraître parlementaire (1789-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Representations of Parliamentarism (Paris, 26-28 novembre 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut historique allemand, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les enjeux institutionnels et politiques de la formation d’un espace commun de délibération à l’Assemblée constituante (1789-1791) »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Le consensus : une culture politique ? De l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Loiseau; Christian Stein, Sep 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation des monopoles étatiques. Formation et fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Norbert Elias, la science politique au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Carrié; Cédric Plon; Nicolas Tardits, Dec 2023, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter la Nation. Mandat impératif, logique délibérative et division du travail politique en France au début de la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les voix du peuple en démocratie Le peuple comme agent de radicalisation des régimes représentatifs. Principes, histoire et actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Déborah Cohen; Federico Tarragoni, May 2023, Moulin d'Andé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">49 dans le fauteuil du président. Spécialisation du travail de l’Assemblée constituante et construction d’un rôle institutionnel (1789-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présidence(s) des institutions parlementaires et représentatives (XVe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grup d'estudis de les institucions i de les cultures polítiques (segles XVI-XXI); Grupo de investigación Biography &amp; Parliament (UPV/EHU); International Commission for the History of Representative and Parliamentary Institutions; Maison Jean Monnet, Jul 2021, Visio-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -488,3107 +1884,1711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From one world to another. How Du Pont de Nemours became a revolutionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antony Mergey; Arnault Skornicky (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Age of Du Pont de Nemours. Politics, Law and Physiocracy from the Ancien Regime to the American Republic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liverpool University Press, pp.161-176, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 49 dans le fauteuil du président : Spécialisation du travail de l’Assemblée constituante et construction d’un rôle institutionnel en France (1789-91) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Betlem Castellà Pujols; Marti Grau Segu; Mikel Urquijo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presidencies of parliamentary and representative institutions, 1500-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silex, pp.117-137, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction historique de l'institution parlementaire : processus et configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonin Cohen; Philippe Juhem; Philippe Riutort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur l'Etat parlementaire. Rencontres avec Bernard Lacroix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.273-298, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des clivages sens dessus dessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.177-218, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03379865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Regards croisés sur le vote et les élections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03379865v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+                <w:t xml:space="preserve">Christophe Voilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Le Digol; Virginie Hollard; Christophe Voilliot; Raphaël Barat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d'élections. Représentations et usages du vote de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.7-17, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie historique. Des assemblées à l'institution parlementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Rozenberg; Eric Thiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité d'études parlementaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.115-137, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mandat impératif au mandat représentatif La formation d'une première division du travail politique (1789-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Le Digol; Virginie Hollard; Christophe Voilliot; Raphaël Barat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d'élections. Représentations et usages du vote de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.309-326, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Même l’enfer a ses lois » André Siegfried, la politique et son Tableau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Le Digol; Michel Bussi; Christophe Voilliot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Tableau politique de la France de l’Ouest d’André Siegfried. Cent ans après, héritages et postérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.119-130., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête prosopographique. Enjeux de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Pennetier; Bernard Pudal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet communiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-240, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amphithéâtre parlementaire idéal. Le clivage gauche-droite dans l'analyse politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Le Bohec; Christophe Le Digol (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gauche-droite. Genèse d'un clivage politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser le clivage gauche-droite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Le Bohec; Christophe Le Digol (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gauche-droite. Genèse d'un clivage politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Le Bohec; Christophe Le Digol (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gauche-droite. Genèse d'un clivage politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du « côté gauche » et du « côté droit » à la Constituante. Retour sur les origines d’un clivage (1789-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Le Bohec; Christophe Le Digol (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gauche-droite. Genèse d'un clivage politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hors champ. L’analyse politique et les élections professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Lyon-Caen; Olivier Leclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’essor du vote dans les relations professionnelles. Actualités françaises et expériences européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-51, 2010, Thèmes &amp; commentaires, 978-2247089376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éclats de l’élection. Pratiques de désignation et fonctions publiques au début de la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry Rousso; Michel Offerlé (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique interdisciplinaire. Histoire et science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.89-102, 2008, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La redistribution des rôles sociaux et les positions de pouvoir dans la Constituante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Jessenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un ordre bourgeois ? Révolution française et changement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.219-235, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;proximité&amp;quot; comme explication du vote. Les élections municipales de mars 2001 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bourdin; Annick Germain; Marie-Pierre Lefeuvre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La proximité. Construction politique et expérience sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.19-33, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bureau au comité. La spécialisation du travail de l'Assemblée constituante (1789-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cohen Antonin; Lacroix Bernard; Riutort Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formes de l'activité politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.65-81, 2006, 9782130551508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la formation du droit révolutionnaire, 1789-1791</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liora Israël; Guillaume Sacriste; Antoine Vauchez; Laurent Willemez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur la portée sociale du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.295-308, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification des pouvoirs et incident électoral. Les enjeux de la mise en forme de l’élection (1789-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bourdin; Jean-Claude Caron; Mathias Bernard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’incident électoral de la Révolution française à la Ve République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.45-59, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fragment sur l’Atlantide de Condorcet : utopie d’un projet social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Delbraccio; Bernard Pelloile (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du cosmopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.67-83, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022961v1</w:t>
-              </w:r>
-[...1394 lines deleted...]
-                <w:t xml:space="preserve">hal-03990792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3899,64 +3899,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élection et tirage au sort, pratiques d’hybridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Rosenblieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4327,77 +4327,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'élections. Représentations et usages du vote de l'Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, pp.481, 2018, 9782271088093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4415,51 +4415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tableau politique de la France de l'Ouest d'André Siegfried 100 ans après. Héritages et postérités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4578,63 +4578,63 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauche-droite. Genèse d’un clivage politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5084,51 +5084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268166v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322499v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fayat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voilliot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Barat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bohec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/l-essor-du-vote-dans-les-relations-professionnelles-p.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bussi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durelle-Marc Yann-Arzel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hesse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Rosenblieh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407149v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19151" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32086" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.672.0382" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847258v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380539v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913804v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168323v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA100163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852457v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durelle-Marc Yann-Arzel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Rosenblieh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voilliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380559v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.672.0382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bussi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardits" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fayat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Barat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bohec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/l-essor-du-vote-dans-les-relations-professionnelles-p.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847258v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380539v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913804v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168323v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA100163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>