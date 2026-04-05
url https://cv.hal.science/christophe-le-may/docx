--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -520,538 +520,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathotype characterization of Aphanomyces euteiches isolates collected from pea breeding nurseries</w:t>
+                <w:t xml:space="preserve">Consideration of the Disease Complexes, the Missing Link to Correctly Analyze the Impact of Intercropping on Disease Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moussart</w:t>
+                <w:t xml:space="preserve">Manu Affichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
+                <w:t xml:space="preserve">Marine Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Onfroy</w:t>
+                <w:t xml:space="preserve">T Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Leprévost</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1332976⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy14061210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530596v1</w:t>
+                <w:t xml:space="preserve">hal-04615183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Legume root diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Pathotype characterization of Aphanomyces euteiches isolates collected from pea breeding nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1393326⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15, pp.1332976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1332976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542278v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slipping through the cracks: Challenges and prospects for investigating fungal plant disease complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+                <w:t xml:space="preserve">Editorial: Legume root diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Clarice J Coyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manu Affichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le May</w:t>
+                <w:t xml:space="preserve">Sabine Banniza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.106826. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1393326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650383v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of the Disease Complexes, the Missing Link to Correctly Analyze the Impact of Intercropping on Disease Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Slipping through the cracks: Challenges and prospects for investigating fungal plant disease complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boixel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Affichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (6), pp.1210. </w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.106826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy14061210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615183v1</w:t>
+                <w:t xml:space="preserve">hal-04650383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didymella fabae Punith.: mating type occurrence, distribution and phenotyping of the anamorph Ascochyta fabae Speg. in Tunisia</w:t>
               </w:r>
@@ -1309,51 +1309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-infections, competitive interactions, and pathogen coexistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1398,494 +1398,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressiveness of Diverse French Aphanomyces euteiches Isolates on Pea Near Isogenic Lines Differing in Resistance Quantitative Trait Loci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal and spatial dynamics of ascochyta blight caused by Ascochyta fabae speg. In faba bean fields in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Omri Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
+                <w:t xml:space="preserve">Hatem Chaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayneb Bessaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noura Jammezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-04-20-0147-R⟩</w:t>
+              <w:t xml:space="preserve">Australasian Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (2), pp.179-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13313-020-00758-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280032v1</w:t>
+                <w:t xml:space="preserve">hal-03137528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition and facilitation among fungal plant parasites affect their life-history traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Dutt</w:t>
+                <w:t xml:space="preserve">Aggressiveness of Diverse French Aphanomyces euteiches Isolates on Pea Near Isogenic Lines Differing in Resistance Quantitative Trait Loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rault Anthony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jumel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130 (4), pp.652-667. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (4), pp.695-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.07747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-04-20-0147-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227966v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial dynamics of ascochyta blight caused by Ascochyta fabae speg. In faba bean fields in Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noura Omri Ben Youssef</w:t>
+                <w:t xml:space="preserve">Competition and facilitation among fungal plant parasites affect their life-history traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Chaar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imen Halila</w:t>
+                <w:t xml:space="preserve">Rault Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Jammezi</w:t>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (2), pp.179-192. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (4), pp.652-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13313-020-00758-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.07747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137528v1</w:t>
+                <w:t xml:space="preserve">hal-03227966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history traits and trade‐offs between two species of the ascochyta blight disease complex of pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2066,64 +2066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphanomyces du pois des avancées en génétique de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2174,77 +2174,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of life history traits of a soilborne pathogen in vitro: Do characteristics of oospores change according the strains of Aphanomyces euteiches and the host plant infected by the pathogen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Jammezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (1), pp.81 - 94. </w:t>
@@ -2559,103 +2559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Pathogenicity Diversity of Aphanomyces euteiches Populations From Pea-Growing Regions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1673. </w:t>
@@ -2706,77 +2706,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Aphanomyces euteiches populations sampled from United States and France pea nurseries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2996,51 +2996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3117,51 +3117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillevere Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3325,103 +3325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et stabilité des facteurs génétiques de résistance aux principales maladies fongiques du pois protéagineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roux-Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35, pp.27-38. </w:t>
@@ -3606,51 +3606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tivolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3844,51 +3844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Potage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4090,51 +4090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascochyta blight development on a new winter pea genotype highly reactive to photoperiod under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,273 +4200,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape epidemiology of plant diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of airborne primary inoculum availability and modelling of disease onset of ascochyta blight in field peas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+                <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Fabre</w:t>
+                <w:t xml:space="preserve">Bernard B. Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (16), pp.963-972. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119 (1), pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2007.1114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-007-9163-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663091v1</w:t>
+                <w:t xml:space="preserve">hal-02656931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of airborne primary inoculum availability and modelling of disease onset of ascochyta blight in field peas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Rouault</w:t>
+                <w:t xml:space="preserve">Landscape epidemiology of plant diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Tivoli</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-007-9163-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (16), pp.963-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2007.1114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02656931v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement and validation of a pea crop growth model to simulate the growth of cultivars infected with Ascochyta blight (Mycosphaerella pinodes)</w:t>
               </w:r>
@@ -4790,51 +4790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes, leviers et stratégies de lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,103 +5993,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des QTL de résistance sur l’évolution du pouvoir pathogène des populations d’Aphanomyces euteiches dans des successions culturales de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones sur les Légumineuses, 24-25 février 2021, Visioconférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Visioconférence, France</w:t>
@@ -6112,333 +6112,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+                <w:t xml:space="preserve">A-A. Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737585v1</w:t>
+                <w:t xml:space="preserve">hal-02737260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-A. Josselin</w:t>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737260v1</w:t>
+                <w:t xml:space="preserve">hal-02737585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining polygenic resistance with prophylactic and cultural methods for sustainable management of Aphanomyces root in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6545,51 +6545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès Plant Resistance Suistinability, La Colle sur Loup, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, La Colle sur loup (FR), France</w:t>
@@ -6883,51 +6883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7008,51 +7008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7484,165 +7484,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05175671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841808v1</w:t>
+                <w:t xml:space="preserve">anses-04616086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7698,325 +7698,325 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04718536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à l’« Evaluation du risque lié à Scirtothrips ginkgoe pour la France métropolitaine et l’Union européenne »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2024-SA-0111, Anses. 2024, 26 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04855283v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de L'Anses relatif à « la catégorisation de Trichoferus campestris »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Robin</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’« Evaluation du risque lié à Scirtothrips ginkgoe pour la France métropolitaine et l’Union européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 28 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2024-SA-0111, Anses. 2024, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04855184v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04855283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Euplatypus hintzi »</w:t>
+                <w:t xml:space="preserve">Avis de L'Anses relatif à « la catégorisation de Trichoferus campestris »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
@@ -8048,439 +8048,439 @@
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 25 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04608634v1</w:t>
+                <w:t xml:space="preserve">anses-04855184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à &amp;quot;demande d’évaluation du risque simplifiée (ERS) lié à l’introduction de Bactrocera zonata pour la France métropolitaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Euplatypus hintzi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0034, Anses. 2024, 94 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04859559v1</w:t>
+                <w:t xml:space="preserve">anses-04608634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à &amp;quot;demande d’évaluation du risque simplifiée (ERS) lié à l’introduction de Bactrocera zonata pour la France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre François Duyck</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anses. 2024, 144 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0034, Anses. 2024, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183193v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04859559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
+                <w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verheggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cecile Robin</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
+              <w:t xml:space="preserve">Anses. 2024, 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04616086v1</w:t>
+                <w:t xml:space="preserve">hal-05183193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Xylotrechus chinensis »</w:t>
               </w:r>
@@ -8757,51 +8757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay K Pandey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barbetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2025.2475671" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Ghiat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Meamiche-Neddaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Infantino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Keddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-025-01885-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1332976" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1393326" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Affichard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106826" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khalil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14061210" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Omri Ben Youssef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Halila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mbazia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Bessaidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Missaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1176517" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Jammezi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13313-020-00758-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Frenkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02100057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12799" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02057873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zivanovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jevti&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nagl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tan&#269;i&#263; &#381;ivanov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalo&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-18-2132-PDN" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Phytopathol_Mediterr-23562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352130v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Chilvers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Saucereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibert M" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Peever" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12823" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillevere Hamard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.03.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12154" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Benyoussef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mlayeh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849212v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivolic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivolic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01543-12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01546.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBQGJBGZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729176v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01947.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2008.10.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F432HZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663091v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1114" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9163-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27P5ZR2J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092211v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173731v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10504-10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177356v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-530-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849214v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05095676v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175671v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855283v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859559v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04353534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay K Pandey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barbetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2025.2475671" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Ghiat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Meamiche-Neddaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Infantino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Keddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-025-01885-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Affichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khalil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14061210" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1332976" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1393326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106826" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Omri Ben Youssef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Halila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mbazia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Bessaidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Missaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1176517" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Jammezi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13313-020-00758-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Frenkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02100057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12799" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02057873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zivanovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jevti&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nagl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tan&#269;i&#263; &#381;ivanov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalo&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-18-2132-PDN" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Phytopathol_Mediterr-23562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352130v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Chilvers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Saucereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibert M" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Peever" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12823" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillevere Hamard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.03.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12154" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Benyoussef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mlayeh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849212v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivolic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivolic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01543-12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01546.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBQGJBGZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729176v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01947.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2008.10.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F432HZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9163-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27P5ZR2J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1114" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092211v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173731v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10504-10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177356v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-530-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849214v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05095676v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175671v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855184v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859559v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04353534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>