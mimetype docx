--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -118,295 +118,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t>
+                <w:t xml:space="preserve">Root Disease Complexes of Arable Crops: Where Do We Stand and Where Should We Go?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+                <w:t xml:space="preserve">Abhay K Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+                <w:t xml:space="preserve">Martin Barbetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Brinquin</w:t>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Caparros-Megido</w:t>
+                <w:t xml:space="preserve">Elodie Gaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Gault</w:t>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (1), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07352689.2025.2475671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429126v1</w:t>
+                <w:t xml:space="preserve">hal-05033040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root Disease Complexes of Arable Crops: Where Do We Stand and Where Should We Go?</w:t>
+                <w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhay K Pandey</w:t>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Barbetti</w:t>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gaulin</w:t>
+                <w:t xml:space="preserve">Rudy Caparros-Megido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le May</w:t>
+                <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (1), pp.1-29. </w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07352689.2025.2475671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033040v1</w:t>
+                <w:t xml:space="preserve">hal-05429126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenicity of Ascochyta nigripycnidia, Didymella pinodella and Boeremia exigua isolated from Trifolium alexandrinum in Algeria and assessment of their host range on some Fabaceae</w:t>
               </w:r>
@@ -431,51 +431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Meamiche-Neddaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Infantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Keddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -578,51 +578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (6), pp.1210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -650,408 +650,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathotype characterization of Aphanomyces euteiches isolates collected from pea breeding nurseries</w:t>
+                <w:t xml:space="preserve">Slipping through the cracks: Challenges and prospects for investigating fungal plant disease complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moussart</w:t>
+                <w:t xml:space="preserve">Anne-Lise Boixel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Affichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1332976⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.106826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530596v1</w:t>
+                <w:t xml:space="preserve">hal-04650383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Legume root diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice J Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Banniza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2024.1393326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slipping through the cracks: Challenges and prospects for investigating fungal plant disease complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathotype characterization of Aphanomyces euteiches isolates collected from pea breeding nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Boixel</w:t>
+                <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rouxel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.106826. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1332976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1332976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650383v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didymella fabae Punith.: mating type occurrence, distribution and phenotyping of the anamorph Ascochyta fabae Speg. in Tunisia</w:t>
               </w:r>
@@ -1210,51 +1210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1322,51 +1322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71 (1), pp.5-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1936,51 +1936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Plant pathogen life-history traits and adaptation to environmental constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,64 +2079,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphanomyces du pois des avancées en génétique de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 469, pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2187,77 +2187,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167 (6), pp.313-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2585,51 +2585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2693,77 +2693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Aphanomyces euteiches populations sampled from United States and France pea nurseries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,51 +2827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal distribution of Ascochyta pinodes and Ascochyta pinodella during the winter growing season in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Chilvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillevere Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3208,51 +3208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wide range of cultivated legume species act as alternative hosts for the pea aschochyta blight fungus, [i]Didymella pinodes[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3351,77 +3351,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roux-Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35, pp.27-38. </w:t>
@@ -3453,286 +3453,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Didymella fabae, teleomorph of Ascochyta fabae, on faba bean crop debris in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Single, Plastic Population of Mycosphaerella pinodes Causes Ascochyta Blight on Winter and Spring Peas (Pisum sativum) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.O. Benyoussef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le May</w:t>
+                <w:t xml:space="preserve">A. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mlayeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Kharat</w:t>
+                <w:t xml:space="preserve">B. Tivolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (2), pp.369-373</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (23), pp.8431-8440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849213v1</w:t>
+                <w:t xml:space="preserve">hal-00849212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single, Plastic Population of Mycosphaerella pinodes Causes Ascochyta Blight on Winter and Spring Peas (Pisum sativum) in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">First report of Didymella fabae, teleomorph of Ascochyta fabae, on faba bean crop debris in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.O. Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">O. Mlayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tivolic</w:t>
+                <w:t xml:space="preserve">M. Kharat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (23), pp.8431-8440</w:t>
+              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.369-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849212v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single, Plastic Population of Mycosphaerella pinodes Causes Ascochyta Blight on Winter and Spring Peas (Pisum sativum) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3818,51 +3818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Disease Complex: Antagonism and Synergism Between Pathogens of the Ascochyta Blight Complex on Pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Potage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3960,51 +3960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pea plant architecture on spatiotemporal epidemic development of ascochyta blight (Mycosphaerella pinodes) in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4077,51 +4077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascochyta blight development on a new winter pea genotype highly reactive to photoperiod under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,303 +4200,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of airborne primary inoculum availability and modelling of disease onset of ascochyta blight in field peas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape epidemiology of plant diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rouault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard B. Tivoli</w:t>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 119 (1), pp.87-97. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (16), pp.963-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-007-9163-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2007.1114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656931v1</w:t>
+                <w:t xml:space="preserve">hal-02663091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape epidemiology of plant diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of airborne primary inoculum availability and modelling of disease onset of ascochyta blight in field peas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Fabre</w:t>
+                <w:t xml:space="preserve">Bernard B. Tivoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119 (1), pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-007-9163-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2007.1114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663091v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement and validation of a pea crop growth model to simulate the growth of cultivars infected with Ascochyta blight (Mycosphaerella pinodes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,51 +4592,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la structure du couvert végétal du pois protéagineux sur le développement spatio-temporel de l'anthracnose à Mycosphaerella pinodes. Conséquences sur l'élaboration du rendement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4708,51 +4708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes de services pour la régulation des agents pathogènes aériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes de services : vers de nouveaux agroécosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2024, 978-2-759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,51 +5109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5217,51 +5217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5325,51 +5325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic stresses. Impact of ascochita blight on spring pea functioning yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5446,51 +5446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic stresses. Impact of ascochita blight on spring pea functioning yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5580,51 +5580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'anthracnose sur le fonctionnement d'un couvert de pois et sur le rendement au champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,51 +5733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilité d'introduction de Bactrocera zonata (mouche du pêcher) en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5838,51 +5838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant pathogen life-history traits and adaptation to environmental constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,617 +5953,617 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des QTL de résistance sur l’évolution du pouvoir pathogène des populations d’Aphanomyces euteiches dans des successions culturales de légumineuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Leprévost</w:t>
+                <w:t xml:space="preserve">Intercrop impact on growth and diffusion of anthracnose and ascochyta blight in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Affichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angélique Lesné</w:t>
+                <w:t xml:space="preserve">Abel Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones sur les Légumineuses, 24-25 février 2021, Visioconférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">DOCTO'LEG 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE - Groupe Filière Légumineuses, Mar 2026, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280035v1</w:t>
+                <w:t xml:space="preserve">hal-05584169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A-A. Josselin</w:t>
+                <w:t xml:space="preserve">Impact des QTL de résistance sur l’évolution du pouvoir pathogène des populations d’Aphanomyces euteiches dans des successions culturales de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Leprévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boutet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones sur les Légumineuses, 24-25 février 2021, Visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737260v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
+                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-A. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737585v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining polygenic resistance with prophylactic and cultural methods for sustainable management of Aphanomyces root in pea</w:t>
+                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Hamon</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès Plant Resistance Suistinability, La Colle sur Loup, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Colle sur loup (FR), France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924687v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of crop successions including legumes species on the durability of Aphanomyces euteiches partial resistance on pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6582,133 +6582,258 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès Plant Resistance Suistinability, La Colle sur Loup, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, La Colle sur loup (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combining polygenic resistance with prophylactic and cultural methods for sustainable management of Aphanomyces root in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès Plant Resistance Suistinability, La Colle sur Loup, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Colle sur loup (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution of pathogenic fitness of Dydimella pinodes and Phoma medicaginis var pinodella on pea (Pisum sativum L.) after several cycles grown on leguminous alternative hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Workshop Ascochyta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cordoue (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6718,404 +6843,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing plant disease resistance through intra and interspecific diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Affichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling Centre Occitanie-Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Camilo Corrales Munoz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020, Crop modelling for Agriculture and Food Security under Global Change (ICROPM 2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7125,104 +7250,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congrès de la Société Française de Phytopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7232,1067 +7357,1067 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à « l’évaluation du risque lié à Ceratobasidium theobromae pour les DROM »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2024-SA-0147, Anses. 2025, 40 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05095676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Cordylomera spinicornis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2025, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05175671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04616086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Robin</w:t>
+                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04718536v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’« Evaluation du risque lié à Scirtothrips ginkgoe pour la France métropolitaine et l’Union européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
+              <w:t xml:space="preserve">Saisine n°2024-SA-0111, Anses. 2024, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841808v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04855283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à l’« Evaluation du risque lié à Scirtothrips ginkgoe pour la France métropolitaine et l’Union européenne »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2024-SA-0111, Anses. 2024, 26 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04855283v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04718536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de L'Anses relatif à « la catégorisation de Trichoferus campestris »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Euplatypus hintzi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 28 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04855184v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04608634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Euplatypus hintzi »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Avis de L'Anses relatif à « la catégorisation de Trichoferus campestris »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 25 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04608634v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04855184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à &amp;quot;demande d’évaluation du risque simplifiée (ERS) lié à l’introduction de Bactrocera zonata pour la France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8308,100 +8433,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0034, Anses. 2024, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04859559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,187 +8555,187 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anses. 2024, 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Xylotrechus chinensis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2023, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04353534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8757,51 +8882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay K Pandey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barbetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2025.2475671" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Ghiat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Meamiche-Neddaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Infantino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Keddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-025-01885-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Affichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khalil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14061210" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1332976" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1393326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106826" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Omri Ben Youssef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Halila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mbazia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Bessaidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Missaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1176517" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Jammezi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13313-020-00758-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Frenkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02100057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12799" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02057873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zivanovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jevti&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nagl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tan&#269;i&#263; &#381;ivanov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalo&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-18-2132-PDN" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Phytopathol_Mediterr-23562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352130v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Chilvers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Saucereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibert M" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Peever" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12823" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillevere Hamard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.03.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12154" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Benyoussef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mlayeh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849212v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivolic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivolic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01543-12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01546.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBQGJBGZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729176v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01947.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2008.10.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F432HZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9163-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27P5ZR2J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1114" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092211v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173731v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10504-10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177356v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-530-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849214v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05095676v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175671v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855184v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859559v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04353534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay K Pandey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barbetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2025.2475671" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Ghiat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Meamiche-Neddaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Infantino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Keddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42161-025-01885-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Affichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khalil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14061210" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Banniza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1393326" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1332976" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Omri Ben Youssef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Halila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mbazia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Bessaidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Missaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1176517" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Jammezi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13313-020-00758-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-20-0147-R" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Frenkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02100057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12799" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02057873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zivanovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jevti&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nagl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tan&#269;i&#263; &#381;ivanov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalo&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-18-2132-PDN" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Kerdraon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Phytopathol_Mediterr-23562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352130v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Chilvers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Saucereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibert M" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Peever" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12823" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillevere Hamard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.03.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12154" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7qc0-3377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivolic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849213v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Benyoussef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mlayeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivolic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01543-12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01546.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBQGJBGZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729176v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01947.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2008.10.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F432HZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663091v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2007.1114" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9163-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27P5ZR2J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092211v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173731v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10504-10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177356v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-530-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584169v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849214v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924677v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05095676v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855283v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855184v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859559v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04353534v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>