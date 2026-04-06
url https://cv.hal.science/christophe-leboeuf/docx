--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -187,295 +187,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic Therapy Using Pulsed-Laser Irradiation of Gold Nanoparticles for the Treatment of Cancers with High Basal Oxidative Stress</w:t>
+                <w:t xml:space="preserve">Targeting the activated allosteric conformation of the endothelin receptor B in melanoma with an antibody-drug conjugate: mechanisms and therapeutic efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Tourneur</w:t>
+                <w:t xml:space="preserve">Amaury Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrine Gueffrache</w:t>
+                <w:t xml:space="preserve">Marie Hautière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanh-Van Do</w:t>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Paris</w:t>
+                <w:t xml:space="preserve">Delphine Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Lalatonne</w:t>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (36), pp.13655-13663. </w:t>
+              <w:t xml:space="preserve">British journal of cancer reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44276-024-00109-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337767v1</w:t>
+                <w:t xml:space="preserve">hal-05283402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the activated allosteric conformation of the endothelin receptor B in melanoma with an antibody-drug conjugate: mechanisms and therapeutic efficacy</w:t>
+                <w:t xml:space="preserve">Photodynamic Therapy Using Pulsed-Laser Irradiation of Gold Nanoparticles for the Treatment of Cancers with High Basal Oxidative Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Herbet</w:t>
+                <w:t xml:space="preserve">Léa Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hautière</w:t>
+                <w:t xml:space="preserve">Syrine Gueffrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+                <w:t xml:space="preserve">Khanh-Van Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vivier</w:t>
+                <w:t xml:space="preserve">Justine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Yoann Lalatonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British journal of cancer reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (36), pp.13655-13663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44276-024-00109-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283402v1</w:t>
+                <w:t xml:space="preserve">hal-05337767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitapivat reprograms the RBC metabolome and improves anemia in a mouse model of hereditary spherocytosis</w:t>
               </w:r>
@@ -589,429 +589,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pyruvate kinase activator mitapivat reduces hemolysis and improves anemia in a β-thalassemia mouse model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel prognostic model based on four circulating miRNA in diffuse large B‐cell lymphoma: implications for the roles of MDSC and Th17 cells in lymphoma progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Kung</w:t>
+                <w:t xml:space="preserve">Rui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penelope A Kosinski</w:t>
+                <w:t xml:space="preserve">Zhong Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohini Narayanaswamy</w:t>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci144206⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.246-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03868319v1</w:t>
+                <w:t xml:space="preserve">inserm-03343465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCL-2 Inhibitor ABT-737 Effectively Targets Leukemia-Initiating Cells with Differential Regulation of Relevant Genes Leading to Extended Survival in a NRAS/BCL-2 Mouse Model of High Risk-Myelodysplastic Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gorombei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravanan Ganesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pellagatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (19), pp.10658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms221910658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03945174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel prognostic model based on four circulating miRNA in diffuse large B‐cell lymphoma: implications for the roles of MDSC and Th17 cells in lymphoma progression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhong Zheng</w:t>
+                <w:t xml:space="preserve">The pyruvate kinase activator mitapivat reduces hemolysis and improves anemia in a β-thalassemia mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Federti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
+                <w:t xml:space="preserve">Charles Kung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Cheng</w:t>
+                <w:t xml:space="preserve">Penelope A Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Shi</w:t>
+                <w:t xml:space="preserve">Rohini Narayanaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.246-261. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (10), pp.e144206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.12834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci144206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03343465v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03868319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased risk of brain metastases among patients with melanoma and PROM2 expression in metastatic lymph nodes</w:t>
               </w:r>
@@ -1157,51 +1157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaddin Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,204 +1259,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03343188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutional activating MET mutation makes the genetic link between malignancies and chronic inflammatory diseases</w:t>
+                <w:t xml:space="preserve">Evidence of Cardiovascular Calcification and Fibrosis in Pseudoxanthoma Elasticum Mouse Models Subjected to DOCA-Salt Hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Bouchtaoui Morad</w:t>
+                <w:t xml:space="preserve">Loukman Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio Do Cruzeiro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Charlotte Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
+                <w:t xml:space="preserve">Julie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carèle Fédronie</w:t>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (14), pp.4504-15. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.16327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-3261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52808-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02124688v1</w:t>
+                <w:t xml:space="preserve">hal-02391178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-exploring immune-related side effects of docetaxel in an observational study: Blood hypereosinophilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaddin Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1523,1155 +1523,1155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02124678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Cardiovascular Calcification and Fibrosis in Pseudoxanthoma Elasticum Mouse Models Subjected to DOCA-Salt Hypertension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomics applied to the treatment of breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaddin Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loukman Omarjee</w:t>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Roy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Solveig Meles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52808-z⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (46), pp.4786-4801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391178v1</w:t>
+                <w:t xml:space="preserve">inserm-02545178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics applied to the treatment of breast cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High expression of apoptosis protein (Api-5) in chemoresistant triple-negative breast cancers: an innovative target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Feugeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Janin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (46), pp.4786-4801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27102⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (61), pp.6577-6588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02545178v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High expression of apoptosis protein (Api-5) in chemoresistant triple-negative breast cancers: an innovative target</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Feugeas</w:t>
+                <w:t xml:space="preserve">Muc5b-deficient mice develop early histological lung abnormalities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchen Gu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
+                <w:t xml:space="preserve">Philippe Marquillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (61), pp.6577-6588. </w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.bio046359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/bio.046359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892241v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muc5b-deficient mice develop early histological lung abnormalities.</w:t>
+                <w:t xml:space="preserve">Pulsed-laser irradiation of multifunctional gold nanoshells to overcome trastuzumab resistance in HER2-overexpressing breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Valque</w:t>
+                <w:t xml:space="preserve">Toni Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouyer</w:t>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Duez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Xue Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marquillies</w:t>
+                <w:t xml:space="preserve">Khanh van Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.046359⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-019-1305-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359040v1</w:t>
+                <w:t xml:space="preserve">inserm-02528127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed-laser irradiation of multifunctional gold nanoshells to overcome trastuzumab resistance in HER2-overexpressing breast cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A constitutional activating MET mutation makes the genetic link between malignancies and chronic inflammatory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">El Bouchtaoui Morad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Hou</w:t>
+                <w:t xml:space="preserve">Marcio Do Cruzeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanh van Do</w:t>
+                <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Caron</w:t>
+                <w:t xml:space="preserve">Carèle Fédronie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (1), pp.306. </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (14), pp.4504-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-019-1305-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-3261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02528127v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02124688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Cancer Stem Cells to Overcome Chemoresistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gapihan</w:t>
+                <w:t xml:space="preserve">Micromolecular methods for diagnosis and therapeutic strategy: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Elbouchtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Tengher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Benbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19124036⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (32), pp.22862-22869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02124684v1</w:t>
+                <w:t xml:space="preserve">inserm-03868258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGFR is involved in dermatofibrosarcoma protuberans progression to high grade sarcoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shuo Xu</w:t>
+                <w:t xml:space="preserve">Targeting Cancer Stem Cells to Overcome Chemoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaddin Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.23899⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.4036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19124036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892082v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02545148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromolecular methods for diagnosis and therapeutic strategy: a case study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EGFR is involved in dermatofibrosarcoma protuberans progression to high grade sarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Brugière</w:t>
+                <w:t xml:space="preserve">Amélie Osio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Benbara</w:t>
+                <w:t xml:space="preserve">Shuo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (32), pp.22862-22869. </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (9), pp.8478-8488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.23899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03868258v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Cancer Stem Cells to Overcome Chemoresistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaddin Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2680,76 +2680,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (12), pp.4036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms19124036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02545148v1</w:t>
+                <w:t xml:space="preserve">inserm-02124684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting autophagic cancer stem-cells to reverse chemoresistance in human triple negative breast cancer</w:t>
               </w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2908,64 +2908,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Feugeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (23), pp.37332-37341. </w:t>
@@ -2997,286 +2997,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem cells increase in numbers in perinecrotic areas in human renal cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A digestive allergic reaction with hypereosinophilia imputable to docetaxel in a breast cancer patient: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaddin Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Varna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Feugeas</w:t>
+                <w:t xml:space="preserve">Cathy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
+                <w:t xml:space="preserve">Nathalie Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tan</w:t>
+                <w:t xml:space="preserve">Laurence Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142795v1</w:t>
+                <w:t xml:space="preserve">inserm-01397050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digestive allergic reaction with hypereosinophilia imputable to docetaxel in a breast cancer patient: a case report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Stem cells increase in numbers in perinecrotic areas in human renal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Varna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Feugeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Pereira</w:t>
+                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jourdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Verneuil</w:t>
+                <w:t xml:space="preserve">Sophie Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.916--924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-14-0666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01397050v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking sub-clonal TP53 mutated tumor cells in human metastatic renal cell carcinoma</w:t>
               </w:r>
@@ -3288,77 +3288,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Varna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (22), pp.19279-19289. </w:t>
@@ -3409,77 +3409,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of sunitinib targets predicts its tumor-type-specific effect on endothelial and/or tumor cell apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Varna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mongiat-Artus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3555,90 +3555,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo uptake and cellular distribution of gold nanoshells in a preclinical model of xenografted human renal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Pannerec-Varna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (4), pp.257-265. </w:t>
@@ -3676,103 +3676,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donor-Derived Keratinocytes in Actinic Keratosis and Squamous Cell Carcinoma in Patients with Kidney Transplant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Varna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis François Plassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Elbouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 133 ((4)), pp.1108-1111. </w:t>
@@ -3810,103 +3810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCL2 expression in CD105 positive neoangiogenic cells and tumor progression in angioimmunoblastic T-cell lymphoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (6), pp.805-14. </w:t>
@@ -3944,51 +3944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bevacizumab potentiates chemotherapeutic effect on T-leukemia/lymphoma cells by direct action on tumor endothelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Yu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,90 +4203,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th17/Treg ratio in human graft-versus-host disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Peffault de Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Desveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4331,778 +4331,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00498759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor-derived oral squamous cell carcinoma after allogeneic bone marrow transplantation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Janin</w:t>
+                <w:t xml:space="preserve">p53 dependent cell-cycle arrest triggered by chemotherapy in xenografted breast tumors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Varna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideyuki Murata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Jacqueline Lehmann-Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Cayuela</w:t>
+                <w:t xml:space="preserve">Elisabeth Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Gluckman</w:t>
+                <w:t xml:space="preserve">Elizabetha Marangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad El-Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-07-171702⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 124 (4), pp.991-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.24049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00498762v1</w:t>
+                <w:t xml:space="preserve">inserm-00498765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell apoptosis in severe drug-induced bullous eruptions.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Donor-derived oral squamous cell carcinoma after allogeneic bone marrow transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Murata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Comoz</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Gluckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2009.09357.x⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (8), pp.1834-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-07-171702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00498764v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00498762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p53 dependent cell-cycle arrest triggered by chemotherapy in xenografted breast tumors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Lehmann-Che</w:t>
+                <w:t xml:space="preserve">Endothelial cell apoptosis in severe drug-induced bullous eruptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Turpin</w:t>
+                <w:t xml:space="preserve">Chloé Allabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabetha Marangoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morad El-Bouchtaoui</w:t>
+                <w:t xml:space="preserve">François Comoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 161 (6), pp.1371-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2009.09357.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.24049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00498765v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00498764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin receptor antagonism prevents hypoxia-induced mortality and morbidity in a mouse model of sickle-cell disease</w:t>
+                <w:t xml:space="preserve">Value of cytogenetic analysis in the treatment of dermatofibrosarcoma protuberans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sabaa</w:t>
+                <w:t xml:space="preserve">Delphine Kerob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia De Franceschi</w:t>
+                <w:t xml:space="preserve">Florence Pedeutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+                <w:t xml:space="preserve">Olivier Verola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Castier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Malpeli</w:t>
+                <w:t xml:space="preserve">Eric de Kerviler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI33308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (10), pp.1757-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2007.14.7330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142776v1</w:t>
+                <w:t xml:space="preserve">hal-00320060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of cytogenetic analysis in the treatment of dermatofibrosarcoma protuberans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelin receptor antagonism prevents hypoxia-induced mortality and morbidity in a mouse model of sickle-cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Kerob</w:t>
+                <w:t xml:space="preserve">Lucia De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pedeutour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Verola</w:t>
+                <w:t xml:space="preserve">Yves Castier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Kerviler</w:t>
+                <w:t xml:space="preserve">Giorgio Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (10), pp.1757-9. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 118 (5), pp.1924--1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.2007.14.7330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI33308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320060v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual endothelin receptor antagonist bosentan prevents the acute sickle cell-related hypoxic lung and kidney injury in transgenic SAD mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5176,51 +5176,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretreatment Liver Injury Predicts Poor Prognosis of DLBCL Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68FFED5F"/>
+    <w:nsid w:val="7CFF5ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5631,51 +5631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-leboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6537-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4583-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tourneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Gueffrache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44276-024-00109-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Matte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Wilson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gevi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Federti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recchiuti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172656" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Kosinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Narayanaswamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci144206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03945174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gorombei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guidez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ganesan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chiquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pellagatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910658" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Cheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Shi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gapihan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad El Bouchtaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.198" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Dao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Hamdan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Feugeas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bouchtaoui Morad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Do Cruzeiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Loisel-Ferreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;le F&#233;dronie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-3261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Foll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.2062" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52808-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Meles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Gu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27312" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquillies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.046359" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02528127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Nunes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Hou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh van Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1305-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Osio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Xu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23899" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Elbouchtaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tengher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Miquel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brugi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Benbara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25161" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Sophie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Bazelaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16925" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Furet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ratajczak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-14-0666" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pereira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Verneuil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4220" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Ferreira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mongiat-Artus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-013-2300-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3608D9BE4002D791860FA7AB745D9D7B1D539E6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pannerec-Varna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0115-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois Plassa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2012.422" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682931v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/modpathol.2012.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Yu Shi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.037689" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ledr&#233;an" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vassiloglou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cheval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peffault de Latour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Desveaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-12-255810" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murata" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayuela" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gluckman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-07-171702" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Allabert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2009.09357.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D64EA0F2FDE9FD0264FC21403D84C6799CB26384/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498765v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lehmann-Che" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Turpin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabetha Marangoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad El-Bouchtaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24049" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabaa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia De Franceschi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malpeli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI33308" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kerob" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pedeutour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Kerviler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2007.14.7330" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Germain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03841057v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Shen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Fu Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Fan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Qian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7960907" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-leboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6537-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4583-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283402v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44276-024-00109-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tourneur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Gueffrache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Matte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Wilson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gevi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Federti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recchiuti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172656" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Cheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12834" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03945174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gorombei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guidez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ganesan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chiquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pellagatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Kosinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Narayanaswamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci144206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gapihan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad El Bouchtaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.198" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Dao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Hamdan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Feugeas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52808-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Foll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.2062" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Meles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Gu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27312" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquillies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.046359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02528127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Nunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Hou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh van Do" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1305-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bouchtaoui Morad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Do Cruzeiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Loisel-Ferreira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;le F&#233;dronie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-3261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Elbouchtaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tengher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Miquel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brugi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Benbara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Osio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23899" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Sophie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Bazelaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16925" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Furet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pereira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Verneuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ratajczak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-14-0666" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4220" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Ferreira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mongiat-Artus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-013-2300-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3608D9BE4002D791860FA7AB745D9D7B1D539E6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pannerec-Varna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0115-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois Plassa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2012.422" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682931v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/modpathol.2012.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Yu Shi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.037689" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ledr&#233;an" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vassiloglou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cheval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peffault de Latour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Desveaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-12-255810" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lehmann-Che" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Turpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabetha Marangoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad El-Bouchtaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24049" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498762v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayuela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gluckman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-07-171702" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Allabert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comoz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2009.09357.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D64EA0F2FDE9FD0264FC21403D84C6799CB26384/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320060v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kerob" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pedeutour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Kerviler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2007.14.7330" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabaa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia De Franceschi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malpeli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI33308" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Germain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03841057v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Shen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Fu Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Fan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Qian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7960907" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>