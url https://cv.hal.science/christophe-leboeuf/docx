--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -153,329 +153,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the activated allosteric conformation of the endothelin receptor B in melanoma with an antibody-drug conjugate: mechanisms and therapeutic efficacy</w:t>
+                <w:t xml:space="preserve">Photodynamic Therapy Using Pulsed-Laser Irradiation of Gold Nanoparticles for the Treatment of Cancers with High Basal Oxidative Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Herbet</w:t>
+                <w:t xml:space="preserve">Léa Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hautière</w:t>
+                <w:t xml:space="preserve">Syrine Gueffrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+                <w:t xml:space="preserve">Khanh-Van Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vivier</w:t>
+                <w:t xml:space="preserve">Justine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Yoann Lalatonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British journal of cancer reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (36), pp.13655-13663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44276-024-00109-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283402v1</w:t>
+                <w:t xml:space="preserve">hal-05337767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic Therapy Using Pulsed-Laser Irradiation of Gold Nanoparticles for the Treatment of Cancers with High Basal Oxidative Stress</w:t>
+                <w:t xml:space="preserve">Targeting the activated allosteric conformation of the endothelin receptor B in melanoma with an antibody-drug conjugate: mechanisms and therapeutic efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Tourneur</w:t>
+                <w:t xml:space="preserve">Amaury Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrine Gueffrache</w:t>
+                <w:t xml:space="preserve">Marie Hautière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanh-Van Do</w:t>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Paris</w:t>
+                <w:t xml:space="preserve">Delphine Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Lalatonne</w:t>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (36), pp.13655-13663. </w:t>
+              <w:t xml:space="preserve">British journal of cancer reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44276-024-00109-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337767v1</w:t>
+                <w:t xml:space="preserve">hal-05283402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitapivat reprograms the RBC metabolome and improves anemia in a mouse model of hereditary spherocytosis</w:t>
               </w:r>
@@ -589,429 +589,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel prognostic model based on four circulating miRNA in diffuse large B‐cell lymphoma: implications for the roles of MDSC and Th17 cells in lymphoma progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pyruvate kinase activator mitapivat reduces hemolysis and improves anemia in a β-thalassemia mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Federti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Sun</w:t>
+                <w:t xml:space="preserve">Charles Kung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhong Zheng</w:t>
+                <w:t xml:space="preserve">Penelope A Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Qing Shi</w:t>
+                <w:t xml:space="preserve">Rohini Narayanaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.12834⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (10), pp.e144206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci144206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03343465v1</w:t>
+                <w:t xml:space="preserve">inserm-03868319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCL-2 Inhibitor ABT-737 Effectively Targets Leukemia-Initiating Cells with Differential Regulation of Relevant Genes Leading to Extended Survival in a NRAS/BCL-2 Mouse Model of High Risk-Myelodysplastic Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel prognostic model based on four circulating miRNA in diffuse large B‐cell lymphoma: implications for the roles of MDSC and Th17 cells in lymphoma progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Gorombei</w:t>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Guidez</w:t>
+                <w:t xml:space="preserve">Shu Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saravanan Ganesan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Pellagatti</w:t>
+                <w:t xml:space="preserve">Qing Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms221910658⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.246-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03945174v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03343465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pyruvate kinase activator mitapivat reduces hemolysis and improves anemia in a β-thalassemia mouse model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrica Federti</w:t>
+                <w:t xml:space="preserve">BCL-2 Inhibitor ABT-737 Effectively Targets Leukemia-Initiating Cells with Differential Regulation of Relevant Genes Leading to Extended Survival in a NRAS/BCL-2 Mouse Model of High Risk-Myelodysplastic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gorombei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Kung</w:t>
+                <w:t xml:space="preserve">Saravanan Ganesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penelope A Kosinski</w:t>
+                <w:t xml:space="preserve">Mathieu Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohini Narayanaswamy</w:t>
+                <w:t xml:space="preserve">Andrea Pellagatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131 (10), pp.e144206. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.10658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci144206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03868319v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03945174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased risk of brain metastases among patients with melanoma and PROM2 expression in metastatic lymph nodes</w:t>
               </w:r>
@@ -1157,51 +1157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaddin Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,1151 +1259,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03343188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Cardiovascular Calcification and Fibrosis in Pseudoxanthoma Elasticum Mouse Models Subjected to DOCA-Salt Hypertension</w:t>
+                <w:t xml:space="preserve">A constitutional activating MET mutation makes the genetic link between malignancies and chronic inflammatory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loukman Omarjee</w:t>
+                <w:t xml:space="preserve">El Bouchtaoui Morad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Roy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marcio Do Cruzeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Favre</w:t>
+                <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Carèle Fédronie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.16327. </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (14), pp.4504-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52808-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-3261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391178v1</w:t>
+                <w:t xml:space="preserve">inserm-02124688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-exploring immune-related side effects of docetaxel in an observational study: Blood hypereosinophilia</w:t>
+                <w:t xml:space="preserve">Genomics applied to the treatment of breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaddin Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bousquet</w:t>
+                <w:t xml:space="preserve">Solveig Meles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (5), pp.2005-2012. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (46), pp.4786-4801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cam4.2062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02124678v1</w:t>
+                <w:t xml:space="preserve">inserm-02545178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics applied to the treatment of breast cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Cardiovascular Calcification and Fibrosis in Pseudoxanthoma Elasticum Mouse Models Subjected to DOCA-Salt Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Loukman Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Janin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27102⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.16327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52808-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02545178v1</w:t>
+                <w:t xml:space="preserve">hal-02391178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High expression of apoptosis protein (Api-5) in chemoresistant triple-negative breast cancers: an innovative target</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Re-exploring immune-related side effects of docetaxel in an observational study: Blood hypereosinophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaddin Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.2005-2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.2062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03892241v1</w:t>
+                <w:t xml:space="preserve">inserm-02124678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muc5b-deficient mice develop early histological lung abnormalities.</w:t>
+                <w:t xml:space="preserve">High expression of apoptosis protein (Api-5) in chemoresistant triple-negative breast cancers: an innovative target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Valque</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guilhem Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Feugeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marquillies</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.bio046359. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (61), pp.6577-6588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.046359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359040v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed-laser irradiation of multifunctional gold nanoshells to overcome trastuzumab resistance in HER2-overexpressing breast cancer</w:t>
+                <w:t xml:space="preserve">Muc5b-deficient mice develop early histological lung abnormalities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Nunes</w:t>
+                <w:t xml:space="preserve">Hélène Valque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">Valérie Gouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Hou</w:t>
+                <w:t xml:space="preserve">Catherine Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanh van Do</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Caron</w:t>
+                <w:t xml:space="preserve">Philippe Marquillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-019-1305-x⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.bio046359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.046359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02528127v1</w:t>
+                <w:t xml:space="preserve">hal-02359040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutional activating MET mutation makes the genetic link between malignancies and chronic inflammatory diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed-laser irradiation of multifunctional gold nanoshells to overcome trastuzumab resistance in HER2-overexpressing breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Bouchtaoui Morad</w:t>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio Do Cruzeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Xue Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
+                <w:t xml:space="preserve">Khanh van Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carèle Fédronie</w:t>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (14), pp.4504-15. </w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), pp.306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-3261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13046-019-1305-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02124688v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02528127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromolecular methods for diagnosis and therapeutic strategy: a case study</w:t>
+                <w:t xml:space="preserve">EGFR is involved in dermatofibrosarcoma protuberans progression to high grade sarcoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morad Elbouchtaoui</w:t>
+                <w:t xml:space="preserve">Amélie Osio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iulia Tengher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Benbara</w:t>
+                <w:t xml:space="preserve">Shuo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (32), pp.22862-22869. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25161⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (9), pp.8478-8488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.23899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03868258v1</w:t>
+                <w:t xml:space="preserve">hal-03892082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Cancer Stem Cells to Overcome Chemoresistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaddin Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,266 +2412,266 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (12), pp.4036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms19124036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02545148v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02124684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGFR is involved in dermatofibrosarcoma protuberans progression to high grade sarcoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromolecular methods for diagnosis and therapeutic strategy: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Elbouchtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Tengher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Osio</w:t>
+                <w:t xml:space="preserve">Charlotte Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gapihan</w:t>
+                <w:t xml:space="preserve">Amélie Benbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (9), pp.8478-8488. </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (32), pp.22862-22869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.23899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892082v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03868258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Cancer Stem Cells to Overcome Chemoresistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaddin Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2680,2226 +2680,2226 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (12), pp.4036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms19124036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02124684v1</w:t>
+                <w:t xml:space="preserve">inserm-02545148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting autophagic cancer stem-cells to reverse chemoresistance in human triple negative breast cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
+                <w:t xml:space="preserve">Pretreatment Liver Injury Predicts Poor Prognosis of DLBCL Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Sophie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Rong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric de Bazelaire</w:t>
+                <w:t xml:space="preserve">Chao-Fu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.16925⟩</w:t>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.7960907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/7960907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892271v1</w:t>
+                <w:t xml:space="preserve">inserm-03841057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of brain metastases in women with breast cancer and p16 expression in metastatic lymph-nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Furet</w:t>
+                <w:t xml:space="preserve">Targeting autophagic cancer stem-cells to reverse chemoresistance in human triple negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (23), pp.37332-37341. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 8 (21), pp.35205-35221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.16925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.16953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03892340v1</w:t>
+                <w:t xml:space="preserve">hal-03892271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digestive allergic reaction with hypereosinophilia imputable to docetaxel in a breast cancer patient: a case report</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Increased risk of brain metastases in women with breast cancer and p16 expression in metastatic lymph-nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Feugeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (23), pp.37332-37341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.16953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01397050v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem cells increase in numbers in perinecrotic areas in human renal cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
+                <w:t xml:space="preserve">A digestive allergic reaction with hypereosinophilia imputable to docetaxel in a breast cancer patient: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaddin Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tan</w:t>
+                <w:t xml:space="preserve">Cathy Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142795v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01397050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking sub-clonal TP53 mutated tumor cells in human metastatic renal cell carcinoma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Stem cells increase in numbers in perinecrotic areas in human renal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Varna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Feugeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.4220⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.916--924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-14-0666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03874928v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of sunitinib targets predicts its tumor-type-specific effect on endothelial and/or tumor cell apoptosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Tracking sub-clonal TP53 mutated tumor cells in human metastatic renal cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Battistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Varna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mongiat-Artus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (22), pp.19279-19289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.4220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00280-013-2300-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02142772v1</w:t>
+                <w:t xml:space="preserve">inserm-03874928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo uptake and cellular distribution of gold nanoshells in a preclinical model of xenografted human renal cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Differential regulation of sunitinib targets predicts its tumor-type-specific effect on endothelial and/or tumor cell apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Varna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mongiat-Artus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13404-013-0115-8⟩</w:t>
+              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (6), pp.1183--1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00280-013-2300-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316735v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor-Derived Keratinocytes in Actinic Keratosis and Squamous Cell Carcinoma in Patients with Kidney Transplant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In vivo uptake and cellular distribution of gold nanoshells in a preclinical model of xenografted human renal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Pannerec-Varna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmine Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morad Elbouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jid.2012.422⟩</w:t>
+              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (4), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13404-013-0115-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01397779v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCL2 expression in CD105 positive neoangiogenic cells and tumor progression in angioimmunoblastic T-cell lymphoma.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Donor-Derived Keratinocytes in Actinic Keratosis and Squamous Cell Carcinoma in Patients with Kidney Transplant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Varna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis François Plassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Elbouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/modpathol.2012.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133 ((4)), pp.1108-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jid.2012.422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00682931v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01397779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bevacizumab potentiates chemotherapeutic effect on T-leukemia/lymphoma cells by direct action on tumor endothelial cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">BCL2 expression in CD105 positive neoangiogenic cells and tumor progression in angioimmunoblastic T-cell lymphoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gapihan</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2010.037689⟩</w:t>
+              <w:t xml:space="preserve">Modern Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (6), pp.805-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/modpathol.2012.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00741102v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00682931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avortements infectieux chez les bovins vers une démarche standardisée d'investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+                <w:t xml:space="preserve">Bevacizumab potentiates chemotherapeutic effect on T-leukemia/lymphoma cells by direct action on tumor endothelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nicollet</w:t>
+                <w:t xml:space="preserve">Wen-Yu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ledréan</w:t>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vassiloglou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Cheval</w:t>
+                <w:t xml:space="preserve">Wei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (6), pp.927-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2010.037689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647190v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00741102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th17/Treg ratio in human graft-versus-host disease.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les avortements infectieux chez les bovins vers une démarche standardisée d'investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Peffault de Latour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Desveaux</w:t>
+                <w:t xml:space="preserve">Philippe Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ledréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vassiloglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.66-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00498759v1</w:t>
+                <w:t xml:space="preserve">hal-02647190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p53 dependent cell-cycle arrest triggered by chemotherapy in xenografted breast tumors.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Turpin</w:t>
+                <w:t xml:space="preserve">Th17/Treg ratio in human graft-versus-host disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabetha Marangoni</w:t>
+                <w:t xml:space="preserve">Regis Peffault de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morad El-Bouchtaoui</w:t>
+                <w:t xml:space="preserve">Allison Desveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 124 (4), pp.991-7. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (7), pp.1165-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.24049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2009-12-255810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00498765v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00498759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor-derived oral squamous cell carcinoma after allogeneic bone marrow transplantation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Janin</w:t>
+                <w:t xml:space="preserve">Endothelial cell apoptosis in severe drug-induced bullous eruptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideyuki Murata</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chloé Allabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Cayuela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliane Gluckman</w:t>
+                <w:t xml:space="preserve">François Comoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 161 (6), pp.1371-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2009.09357.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-07-171702⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00498762v1</w:t>
+                <w:t xml:space="preserve">inserm-00498764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell apoptosis in severe drug-induced bullous eruptions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
+                <w:t xml:space="preserve">Donor-derived oral squamous cell carcinoma after allogeneic bone marrow transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Allabert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hideyuki Murata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Comoz</w:t>
+                <w:t xml:space="preserve">Jean-Michel Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Gluckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2009.09357.x⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (8), pp.1834-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-07-171702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00498764v1</w:t>
+                <w:t xml:space="preserve">inserm-00498762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of cytogenetic analysis in the treatment of dermatofibrosarcoma protuberans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">p53 dependent cell-cycle arrest triggered by chemotherapy in xenografted breast tumors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Varna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Kerob</w:t>
+                <w:t xml:space="preserve">Jacqueline Lehmann-Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pedeutour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Elisabeth Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Verola</w:t>
+                <w:t xml:space="preserve">Elizabetha Marangoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Kerviler</w:t>
+                <w:t xml:space="preserve">Morad El-Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (10), pp.1757-9. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 124 (4), pp.991-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.2007.14.7330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.24049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320060v1</w:t>
+                <w:t xml:space="preserve">inserm-00498765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelin receptor antagonism prevents hypoxia-induced mortality and morbidity in a mouse model of sickle-cell disease</w:t>
               </w:r>
@@ -5013,318 +5013,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual endothelin receptor antagonist bosentan prevents the acute sickle cell-related hypoxic lung and kidney injury in transgenic SAD mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Value of cytogenetic analysis in the treatment of dermatofibrosarcoma protuberans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Germain</w:t>
+                <w:t xml:space="preserve">Delphine Kerob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pedeutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Kerviler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (10), pp.1757-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2007.14.7330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142743v1</w:t>
+                <w:t xml:space="preserve">hal-00320060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment Liver Injury Predicts Poor Prognosis of DLBCL Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ying Qian</w:t>
+                <w:t xml:space="preserve">The dual endothelin receptor antagonist bosentan prevents the acute sickle cell-related hypoxic lung and kidney injury in transgenic SAD mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-03841057v1</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (11), pp.206A</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5400,51 +5368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CFF5ACF"/>
+    <w:nsid w:val="541E8D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5631,51 +5599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-leboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6537-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4583-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283402v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44276-024-00109-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tourneur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Gueffrache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Matte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Wilson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gevi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Federti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recchiuti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172656" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Cheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12834" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03945174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gorombei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guidez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ganesan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chiquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pellagatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Kosinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Narayanaswamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci144206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gapihan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad El Bouchtaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.198" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Dao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Hamdan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Feugeas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52808-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Foll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.2062" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Meles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Gu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27312" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquillies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.046359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02528127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Nunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Hou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh van Do" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1305-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bouchtaoui Morad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Do Cruzeiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Loisel-Ferreira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;le F&#233;dronie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-3261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Elbouchtaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tengher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Miquel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brugi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Benbara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Osio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23899" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Sophie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Bazelaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16925" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Furet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pereira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Verneuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ratajczak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-14-0666" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4220" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Ferreira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mongiat-Artus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-013-2300-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3608D9BE4002D791860FA7AB745D9D7B1D539E6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pannerec-Varna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0115-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois Plassa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2012.422" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682931v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/modpathol.2012.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Yu Shi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.037689" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ledr&#233;an" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vassiloglou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cheval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peffault de Latour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Desveaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-12-255810" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lehmann-Che" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Turpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabetha Marangoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad El-Bouchtaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24049" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498762v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayuela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gluckman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-07-171702" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Allabert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comoz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2009.09357.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D64EA0F2FDE9FD0264FC21403D84C6799CB26384/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320060v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kerob" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pedeutour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Kerviler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2007.14.7330" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabaa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia De Franceschi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malpeli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI33308" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Germain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03841057v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Shen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Fu Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Fan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Qian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7960907" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-leboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6537-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4583-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tourneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Gueffrache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44276-024-00109-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Matte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Wilson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gevi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Federti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recchiuti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172656" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Kosinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Narayanaswamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci144206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Cheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Shi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03945174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gorombei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guidez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ganesan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chiquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pellagatti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910658" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gapihan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad El Bouchtaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.198" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Dao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Hamdan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Feugeas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bouchtaoui Morad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Do Cruzeiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Loisel-Ferreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;le F&#233;dronie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-3261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Meles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52808-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Foll" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.2062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Gu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27312" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquillies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.046359" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02528127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Nunes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Hou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh van Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1305-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Osio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Xu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23899" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Elbouchtaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tengher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Miquel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brugi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Benbara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25161" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03841057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Shen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Fu Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Fan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Qian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7960907" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892271v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Sophie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Bazelaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16925" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Furet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pereira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Verneuil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142795v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ratajczak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-14-0666" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4220" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Ferreira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mongiat-Artus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-013-2300-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3608D9BE4002D791860FA7AB745D9D7B1D539E6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pannerec-Varna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0115-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois Plassa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2012.422" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/modpathol.2012.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Yu Shi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.037689" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicollet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ledr&#233;an" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vassiloglou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cheval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peffault de Latour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Desveaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-12-255810" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498764v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Allabert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2009.09357.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D64EA0F2FDE9FD0264FC21403D84C6799CB26384/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murata" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayuela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gluckman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-07-171702" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lehmann-Che" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Turpin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabetha Marangoni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad El-Bouchtaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabaa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia De Franceschi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malpeli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI33308" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kerob" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pedeutour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Kerviler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2007.14.7330" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Germain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>