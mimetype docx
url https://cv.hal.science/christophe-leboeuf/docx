--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -187,295 +187,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic Therapy Using Pulsed-Laser Irradiation of Gold Nanoparticles for the Treatment of Cancers with High Basal Oxidative Stress</w:t>
+                <w:t xml:space="preserve">Targeting the activated allosteric conformation of the endothelin receptor B in melanoma with an antibody-drug conjugate: mechanisms and therapeutic efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Tourneur</w:t>
+                <w:t xml:space="preserve">Amaury Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrine Gueffrache</w:t>
+                <w:t xml:space="preserve">Marie Hautière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanh-Van Do</w:t>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Paris</w:t>
+                <w:t xml:space="preserve">Delphine Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Lalatonne</w:t>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (36), pp.13655-13663. </w:t>
+              <w:t xml:space="preserve">British journal of cancer reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44276-024-00109-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337767v1</w:t>
+                <w:t xml:space="preserve">hal-05283402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the activated allosteric conformation of the endothelin receptor B in melanoma with an antibody-drug conjugate: mechanisms and therapeutic efficacy</w:t>
+                <w:t xml:space="preserve">Photodynamic Therapy Using Pulsed-Laser Irradiation of Gold Nanoparticles for the Treatment of Cancers with High Basal Oxidative Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Herbet</w:t>
+                <w:t xml:space="preserve">Léa Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hautière</w:t>
+                <w:t xml:space="preserve">Syrine Gueffrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+                <w:t xml:space="preserve">Khanh-Van Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vivier</w:t>
+                <w:t xml:space="preserve">Justine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Yoann Lalatonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British journal of cancer reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.3. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (36), pp.13655-13663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44276-024-00109-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283402v1</w:t>
+                <w:t xml:space="preserve">hal-05337767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitapivat reprograms the RBC metabolome and improves anemia in a mouse model of hereditary spherocytosis</w:t>
               </w:r>
@@ -589,429 +589,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pyruvate kinase activator mitapivat reduces hemolysis and improves anemia in a β-thalassemia mouse model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel prognostic model based on four circulating miRNA in diffuse large B‐cell lymphoma: implications for the roles of MDSC and Th17 cells in lymphoma progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Kung</w:t>
+                <w:t xml:space="preserve">Rui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penelope A Kosinski</w:t>
+                <w:t xml:space="preserve">Zhong Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohini Narayanaswamy</w:t>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci144206⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.246-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03868319v1</w:t>
+                <w:t xml:space="preserve">inserm-03343465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel prognostic model based on four circulating miRNA in diffuse large B‐cell lymphoma: implications for the roles of MDSC and Th17 cells in lymphoma progression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BCL-2 Inhibitor ABT-737 Effectively Targets Leukemia-Initiating Cells with Differential Regulation of Relevant Genes Leading to Extended Survival in a NRAS/BCL-2 Mouse Model of High Risk-Myelodysplastic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
+                <w:t xml:space="preserve">Petra Gorombei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Cheng</w:t>
+                <w:t xml:space="preserve">Fabien Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Shi</w:t>
+                <w:t xml:space="preserve">Saravanan Ganesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pellagatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.12834⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.10658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03343465v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03945174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCL-2 Inhibitor ABT-737 Effectively Targets Leukemia-Initiating Cells with Differential Regulation of Relevant Genes Leading to Extended Survival in a NRAS/BCL-2 Mouse Model of High Risk-Myelodysplastic Syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Guidez</w:t>
+                <w:t xml:space="preserve">The pyruvate kinase activator mitapivat reduces hemolysis and improves anemia in a β-thalassemia mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Federti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saravanan Ganesan</w:t>
+                <w:t xml:space="preserve">Charles Kung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chiquet</w:t>
+                <w:t xml:space="preserve">Penelope A Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pellagatti</w:t>
+                <w:t xml:space="preserve">Rohini Narayanaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (19), pp.10658. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (10), pp.e144206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms221910658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci144206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03945174v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03868319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased risk of brain metastases among patients with melanoma and PROM2 expression in metastatic lymph nodes</w:t>
               </w:r>
@@ -1157,51 +1157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaddin Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,1151 +1259,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03343188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutional activating MET mutation makes the genetic link between malignancies and chronic inflammatory diseases</w:t>
+                <w:t xml:space="preserve">Evidence of Cardiovascular Calcification and Fibrosis in Pseudoxanthoma Elasticum Mouse Models Subjected to DOCA-Salt Hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Bouchtaoui Morad</w:t>
+                <w:t xml:space="preserve">Loukman Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio Do Cruzeiro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Charlotte Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
+                <w:t xml:space="preserve">Julie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carèle Fédronie</w:t>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (14), pp.4504-15. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.16327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-3261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52808-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02124688v1</w:t>
+                <w:t xml:space="preserve">hal-02391178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics applied to the treatment of breast cancer</w:t>
+                <w:t xml:space="preserve">Re-exploring immune-related side effects of docetaxel in an observational study: Blood hypereosinophilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaddin Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Christine Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Meles</w:t>
+                <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (46), pp.4786-4801. </w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.2005-2012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cam4.2062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02545178v1</w:t>
+                <w:t xml:space="preserve">inserm-02124678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Cardiovascular Calcification and Fibrosis in Pseudoxanthoma Elasticum Mouse Models Subjected to DOCA-Salt Hypertension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomics applied to the treatment of breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaddin Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loukman Omarjee</w:t>
+                <w:t xml:space="preserve">Thi Thuy Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Roy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
+                <w:t xml:space="preserve">Solveig Meles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52808-z⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (46), pp.4786-4801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391178v1</w:t>
+                <w:t xml:space="preserve">inserm-02545178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-exploring immune-related side effects of docetaxel in an observational study: Blood hypereosinophilia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High expression of apoptosis protein (Api-5) in chemoresistant triple-negative breast cancers: an innovative target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Feugeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.2062⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (61), pp.6577-6588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02124678v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High expression of apoptosis protein (Api-5) in chemoresistant triple-negative breast cancers: an innovative target</w:t>
+                <w:t xml:space="preserve">Muc5b-deficient mice develop early histological lung abnormalities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bousquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Feugeas</w:t>
+                <w:t xml:space="preserve">Hélène Valque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchen Gu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
+                <w:t xml:space="preserve">Philippe Marquillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (61), pp.6577-6588. </w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.bio046359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/bio.046359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892241v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muc5b-deficient mice develop early histological lung abnormalities.</w:t>
+                <w:t xml:space="preserve">Pulsed-laser irradiation of multifunctional gold nanoshells to overcome trastuzumab resistance in HER2-overexpressing breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Valque</w:t>
+                <w:t xml:space="preserve">Toni Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouyer</w:t>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Duez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Xue Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marquillies</w:t>
+                <w:t xml:space="preserve">Khanh van Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.046359⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-019-1305-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359040v1</w:t>
+                <w:t xml:space="preserve">inserm-02528127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed-laser irradiation of multifunctional gold nanoshells to overcome trastuzumab resistance in HER2-overexpressing breast cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A constitutional activating MET mutation makes the genetic link between malignancies and chronic inflammatory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">El Bouchtaoui Morad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Hou</w:t>
+                <w:t xml:space="preserve">Marcio Do Cruzeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanh van Do</w:t>
+                <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Caron</w:t>
+                <w:t xml:space="preserve">Carèle Fédronie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (1), pp.306. </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (14), pp.4504-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-019-1305-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-3261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02528127v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02124688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGFR is involved in dermatofibrosarcoma protuberans progression to high grade sarcoma</w:t>
+                <w:t xml:space="preserve">Micromolecular methods for diagnosis and therapeutic strategy: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Osio</w:t>
+                <w:t xml:space="preserve">Morad Elbouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gapihan</w:t>
+                <w:t xml:space="preserve">Iulia Tengher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Benbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (9), pp.8478-8488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.23899⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (32), pp.22862-22869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892082v1</w:t>
+                <w:t xml:space="preserve">inserm-03868258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Cancer Stem Cells to Overcome Chemoresistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaddin Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,374 +2412,374 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (12), pp.4036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms19124036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02124684v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02545148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromolecular methods for diagnosis and therapeutic strategy: a case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Benbara</w:t>
+                <w:t xml:space="preserve">Targeting Cancer Stem Cells to Overcome Chemoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaddin Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25161⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.4036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19124036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03868258v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02124684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Cancer Stem Cells to Overcome Chemoresistance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">EGFR is involved in dermatofibrosarcoma protuberans progression to high grade sarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Osio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19124036⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (9), pp.8478-8488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.23899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02545148v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretreatment Liver Injury Predicts Poor Prognosis of DLBCL Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,90 +2869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting autophagic cancer stem-cells to reverse chemoresistance in human triple negative breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric de Bazelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3042,64 +3042,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Feugeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (23), pp.37332-37341. </w:t>
@@ -3150,51 +3150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digestive allergic reaction with hypereosinophilia imputable to docetaxel in a breast cancer patient: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaddin Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,77 +3396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking sub-clonal TP53 mutated tumor cells in human metastatic renal cell carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad El Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3530,90 +3530,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of sunitinib targets predicts its tumor-type-specific effect on endothelial and/or tumor cell apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Varna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mongiat-Artus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3702,77 +3702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Pannerec-Varna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (4), pp.257-265. </w:t>
@@ -3836,77 +3836,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Varna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis François Plassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Elbouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 133 ((4)), pp.1108-1111. </w:t>
@@ -3957,90 +3957,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCL2 expression in CD105 positive neoangiogenic cells and tumor progression in angioimmunoblastic T-cell lymphoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (6), pp.805-14. </w:t>
@@ -4078,51 +4078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bevacizumab potentiates chemotherapeutic effect on T-leukemia/lymphoma cells by direct action on tumor endothelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Yu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4376,51 +4376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Peffault de Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Desveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4465,778 +4465,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00498759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell apoptosis in severe drug-induced bullous eruptions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
+                <w:t xml:space="preserve">p53 dependent cell-cycle arrest triggered by chemotherapy in xenografted breast tumors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Varna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Allabert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Jacqueline Lehmann-Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Comoz</w:t>
+                <w:t xml:space="preserve">Elisabeth Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabetha Marangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad El-Bouchtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2009.09357.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 124 (4), pp.991-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.24049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00498764v1</w:t>
+                <w:t xml:space="preserve">inserm-00498765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor-derived oral squamous cell carcinoma after allogeneic bone marrow transplantation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Endothelial cell apoptosis in severe drug-induced bullous eruptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Allabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Gluckman</w:t>
+                <w:t xml:space="preserve">François Comoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (8), pp.1834-40. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 161 (6), pp.1371-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-07-171702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2009.09357.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00498762v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00498764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p53 dependent cell-cycle arrest triggered by chemotherapy in xenografted breast tumors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Lehmann-Che</w:t>
+                <w:t xml:space="preserve">Donor-derived oral squamous cell carcinoma after allogeneic bone marrow transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Turpin</w:t>
+                <w:t xml:space="preserve">Hideyuki Murata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabetha Marangoni</w:t>
+                <w:t xml:space="preserve">Jean-Michel Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morad El-Bouchtaoui</w:t>
+                <w:t xml:space="preserve">Eliane Gluckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 124 (4), pp.991-7. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (8), pp.1834-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.24049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-07-171702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00498765v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00498762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin receptor antagonism prevents hypoxia-induced mortality and morbidity in a mouse model of sickle-cell disease</w:t>
+                <w:t xml:space="preserve">Value of cytogenetic analysis in the treatment of dermatofibrosarcoma protuberans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sabaa</w:t>
+                <w:t xml:space="preserve">Delphine Kerob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia De Franceschi</w:t>
+                <w:t xml:space="preserve">Florence Pedeutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+                <w:t xml:space="preserve">Olivier Verola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Castier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Malpeli</w:t>
+                <w:t xml:space="preserve">Eric de Kerviler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI33308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (10), pp.1757-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2007.14.7330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142776v1</w:t>
+                <w:t xml:space="preserve">hal-00320060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of cytogenetic analysis in the treatment of dermatofibrosarcoma protuberans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelin receptor antagonism prevents hypoxia-induced mortality and morbidity in a mouse model of sickle-cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Kerob</w:t>
+                <w:t xml:space="preserve">Lucia De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pedeutour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leboeuf</w:t>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Verola</w:t>
+                <w:t xml:space="preserve">Yves Castier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Kerviler</w:t>
+                <w:t xml:space="preserve">Giorgio Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (10), pp.1757-9. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 118 (5), pp.1924--1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.2007.14.7330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI33308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320060v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual endothelin receptor antagonist bosentan prevents the acute sickle cell-related hypoxic lung and kidney injury in transgenic SAD mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5368,51 +5368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="541E8D8C"/>
+    <w:nsid w:val="BF7DD94B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5599,51 +5599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-leboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6537-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4583-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tourneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Gueffrache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44276-024-00109-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Matte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Wilson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gevi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Federti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recchiuti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172656" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Kosinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Narayanaswamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci144206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Cheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Shi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03945174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gorombei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guidez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ganesan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chiquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pellagatti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910658" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gapihan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad El Bouchtaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.198" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Dao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Hamdan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Feugeas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bouchtaoui Morad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Do Cruzeiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Loisel-Ferreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;le F&#233;dronie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-3261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Meles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52808-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Foll" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.2062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Gu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27312" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquillies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.046359" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02528127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Nunes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Hou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh van Do" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1305-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892082v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Osio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Xu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23899" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Elbouchtaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tengher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Miquel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brugi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Benbara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25161" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03841057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Shen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Fu Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Fan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Qian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7960907" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892271v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Sophie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Bazelaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16925" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Furet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pereira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Verneuil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142795v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ratajczak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-14-0666" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4220" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Ferreira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mongiat-Artus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-013-2300-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3608D9BE4002D791860FA7AB745D9D7B1D539E6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pannerec-Varna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0115-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois Plassa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2012.422" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/modpathol.2012.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Yu Shi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.037689" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicollet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ledr&#233;an" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vassiloglou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cheval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peffault de Latour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Desveaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-12-255810" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498764v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Allabert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2009.09357.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D64EA0F2FDE9FD0264FC21403D84C6799CB26384/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murata" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayuela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gluckman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-07-171702" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lehmann-Che" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Turpin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabetha Marangoni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad El-Bouchtaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabaa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia De Franceschi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malpeli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI33308" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kerob" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pedeutour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Kerviler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2007.14.7330" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Germain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-leboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6537-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4583-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283402v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hauti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44276-024-00109-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tourneur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Gueffrache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Matte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Wilson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gevi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Federti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recchiuti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.172656" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Cheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12834" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03945174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gorombei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guidez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ganesan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chiquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pellagatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Kosinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Narayanaswamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci144206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03344181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gapihan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad El Bouchtaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.198" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03343188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Dao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Hamdan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Feugeas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52808-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Foll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.2062" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Meles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Gu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27312" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquillies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.046359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02528127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Nunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Hou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh van Do" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-019-1305-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bouchtaoui Morad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Do Cruzeiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Loisel-Ferreira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;le F&#233;dronie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-3261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Elbouchtaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tengher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Miquel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brugi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Benbara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Osio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23899" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03841057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Shen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Fu Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Fan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Qian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7960907" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892271v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Sophie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Bazelaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16925" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Furet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pereira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jourdan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Verneuil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142795v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ratajczak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-14-0666" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4220" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Ferreira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mongiat-Artus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-013-2300-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3608D9BE4002D791860FA7AB745D9D7B1D539E6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pannerec-Varna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0115-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois Plassa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2012.422" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00682931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/modpathol.2012.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Yu Shi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2010.037689" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicollet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ledr&#233;an" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vassiloglou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cheval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peffault de Latour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Desveaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-12-255810" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498765v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lehmann-Che" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Turpin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabetha Marangoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad El-Bouchtaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Allabert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comoz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2009.09357.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D64EA0F2FDE9FD0264FC21403D84C6799CB26384/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murata" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayuela" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gluckman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-07-171702" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kerob" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pedeutour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Kerviler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2007.14.7330" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142776v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabaa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia De Franceschi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malpeli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI33308" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Germain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>