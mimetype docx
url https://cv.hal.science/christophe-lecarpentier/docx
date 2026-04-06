--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -214,321 +214,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic diversity and plasticity of root system architecture to nitrogen availability in oilseed rape</w:t>
+                <w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250966⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.734056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258430v1</w:t>
+                <w:t xml:space="preserve">hal-03358998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+                <w:t xml:space="preserve">Genotypic diversity and plasticity of root system architecture to nitrogen availability in oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.734056. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358998v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -631,64 +631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Talmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics, Genomics and Breeding of Crop Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, 23 p. </w:t>
@@ -1011,51 +1011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hlavek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bulletin technique de génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1963, 60, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1254,77 +1254,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling as a tool for identifying root architecture traits defining root systems adapted to a nitrogen-limited environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1349,77 +1349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on rendre compte de la variabilité intraspécifique de l'architecture racinaire du colza par modélisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRAE-CIRAD de Modélisation du Fonctionnement des Peuplements Cultivés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE-CIRAD, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1444,77 +1444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Sillico prospections to define rapeseed root system ideotypes adapted to low nitrogen environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functionnal Structural Plant Modelling 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1533,303 +1533,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic Diversity and Plasticity of Root System Architecture in response to Nitrogen Availability in Winter Oilseed Rape (Brassica napus).</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322740v1</w:t>
+                <w:t xml:space="preserve">hal-04481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotypic Diversity and Plasticity of Root System Architecture in response to Nitrogen Availability in Winter Oilseed Rape (Brassica napus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">15th International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481348v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage des systèmes racinaires assisté par modèle : application au colza. Variabilité génétique et plasticité de l’architecture racinaire du colza : vers l’identification de critères de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1867,90 +1867,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling competition for light in wheat mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Symposium on Breeding for Diversification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCARPIA, Feb 2018, Witzenhausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1988,51 +1988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,51 +2100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle architecturé 3D pour l'étude de la compétition pour la lumière à l'intérieur des associations variétales de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2221,51 +2221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D wheat model to study competition for light via the prediction of tillering dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,103 +2415,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620719v1</w:t>
+                <w:t xml:space="preserve">hal-01620718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,73 +2540,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620718v1</w:t>
+                <w:t xml:space="preserve">hal-01620719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2624,77 +2624,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénotypage assisté par modèle : une méthode performante pour identifier des traits de sélection pour l’architecture racinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2764,51 +2764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,51 +2888,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité de l'architecture aérienne du blé en réponse à la compétition pour la lumière au sein de cultures pures ou d'associations variétales : caractérisation expérimentale et développement d'un modèle 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interactions entre organismes. Université Paris Saclay (COmUE), 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLS033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2991,51 +2991,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling root system growth with ArchiSimple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. UCA-Clermont-Ferrand, France. 2023, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3053,51 +3053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling in agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3115,51 +3115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3267,51 +3267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="741D6A53"/>
+    <w:nsid w:val="5354B6DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3498,51 +3498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lecarpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1488-2812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219478805" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Daunay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Talmot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20190011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kiaer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecarpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goldringer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauffreteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79BH8RCF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gobillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hlavek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiaville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02314619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lecarpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1488-2812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219478805" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Daunay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Talmot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20190011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kiaer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecarpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goldringer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauffreteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79BH8RCF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gobillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hlavek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiaville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02314619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>