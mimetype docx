--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -3267,51 +3267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5354B6DC"/>
+    <w:nsid w:val="66B6EDA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>