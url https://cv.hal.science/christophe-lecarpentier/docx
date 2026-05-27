--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -214,533 +214,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t>
+                <w:t xml:space="preserve">Genotypic diversity and plasticity of root system architecture to nitrogen availability in oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fournier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358998v1</w:t>
+                <w:t xml:space="preserve">hal-03258430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic diversity and plasticity of root system architecture to nitrogen availability in oilseed rape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.734056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258430v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Root Architectural Trait Diversity in Aubergine (&amp;lt;em&amp;gt;Solanum melongena&amp;lt;/em&amp;gt; L.) and Related Species and Correlations with Plant Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Salinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Talmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t>
+              <w:t xml:space="preserve">Genetics, Genomics and Breeding of Crop Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20900/cbgg20190011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175986v1</w:t>
+                <w:t xml:space="preserve">hal-02619315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root Architectural Trait Diversity in Aubergine (&amp;lt;em&amp;gt;Solanum melongena&amp;lt;/em&amp;gt; L.) and Related Species and Correlations with Plant Biomass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Salinier</w:t>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Daunay</w:t>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Talmot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Pagès</w:t>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics, Genomics and Breeding of Crop Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, 23 p. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20900/cbgg20190011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619315v1</w:t>
+                <w:t xml:space="preserve">hal-02175986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding the potential of wheat cultivar mixtures: A meta-analysis perspective and identification of knowledge gaps</w:t>
               </w:r>
@@ -886,51 +886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,51 +1011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hlavek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bulletin technique de génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1963, 60, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1254,77 +1254,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling as a tool for identifying root architecture traits defining root systems adapted to a nitrogen-limited environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Rapeseed Congress (IRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1349,77 +1349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on rendre compte de la variabilité intraspécifique de l'architecture racinaire du colza par modélisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRAE-CIRAD de Modélisation du Fonctionnement des Peuplements Cultivés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE-CIRAD, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1444,77 +1444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Sillico prospections to define rapeseed root system ideotypes adapted to low nitrogen environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functionnal Structural Plant Modelling 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1533,303 +1533,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotypic Diversity and Plasticity of Root System Architecture in response to Nitrogen Availability in Winter Oilseed Rape (Brassica napus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">15th International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481348v1</w:t>
+                <w:t xml:space="preserve">hal-03322740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic Diversity and Plasticity of Root System Architecture in response to Nitrogen Availability in Winter Oilseed Rape (Brassica napus).</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322740v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage des systèmes racinaires assisté par modèle : application au colza. Variabilité génétique et plasticité de l’architecture racinaire du colza : vers l’identification de critères de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1867,90 +1867,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling competition for light in wheat mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Symposium on Breeding for Diversification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCARPIA, Feb 2018, Witzenhausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1988,51 +1988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,77 +2100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle architecturé 3D pour l'étude de la compétition pour la lumière à l'intérieur des associations variétales de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2221,77 +2221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D wheat model to study competition for light via the prediction of tillering dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,103 +2415,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620718v1</w:t>
+                <w:t xml:space="preserve">hal-01620719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,73 +2540,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620719v1</w:t>
+                <w:t xml:space="preserve">hal-01620718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2624,77 +2624,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénotypage assisté par modèle : une méthode performante pour identifier des traits de sélection pour l’architecture racinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2764,51 +2764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,51 +2888,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité de l'architecture aérienne du blé en réponse à la compétition pour la lumière au sein de cultures pures ou d'associations variétales : caractérisation expérimentale et développement d'un modèle 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interactions entre organismes. Université Paris Saclay (COmUE), 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLS033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2991,51 +2991,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling root system growth with ArchiSimple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. UCA-Clermont-Ferrand, France. 2023, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3053,51 +3053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling in agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3115,51 +3115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3267,51 +3267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66B6EDA7"/>
+    <w:nsid w:val="CDAE7AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3498,51 +3498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lecarpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1488-2812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219478805" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Daunay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Talmot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20190011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kiaer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecarpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goldringer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauffreteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79BH8RCF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gobillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hlavek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiaville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02314619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lecarpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1488-2812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219478805" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Daunay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Talmot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20190011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kiaer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecarpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goldringer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauffreteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79BH8RCF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gobillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hlavek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiaville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02314619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>