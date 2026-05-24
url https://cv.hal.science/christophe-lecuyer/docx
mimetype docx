--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Lécuyer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and David C. Brock, Makers of the Microchip: A Documentary History of Fairchild Semiconductor (Cambridge: MIT Press, 2010). Kindle version released in January 2011. Awarded the Eugene S. Ferguson Prize of the Society for the History of Technology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewed in: Business History, Choice Reviews, The Deal Magazine, Electronic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Times, Engineering & Technology, Historical Studies in the Natural Sciences,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Annals of the History of Computing, Isis, Metascience, Technology and Culture, Test</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">and Measurement World, and The Futurist. OTHER check French CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, Making Silicon Valley: Innovation and the Growth of High Tech, 1930-1970 (Cambridge: MIT Press, 2006). “Inside Technology” series. The cloth edition is in its second printing. The book was reissued in paperback in September 2007. Awarded the Computer History Museum Prize for an outstanding book in the history of computing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewed in: Automatisering Gids (The Netherlands), Business History,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business History Review, Choice Reviews, Communication Booknotes Quarterly,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computing Reviews (Association for Computing Machinery), EH.NET, The</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economic History Review, Financial Times, H-Net Urban, HBS Working</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge, Historical Studies in the Physical and Biological Sciences, Historical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studies in the Natural Sciences, IEEE Annals of the History of Computing, IEEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spectrum, Industrial Archeology Review, Isis, Issues in Science and Technology, The</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of American History, The Journal of Economic History, The Journal of</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economic Literature, Journal of Regional Science, Minerva, The Register of the</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kentucky Historical Society, Resource Center for Cyberculture Studies, Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">and Public Policy, Technology and Culture, and Zeitschrift für</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unternehmensgeschichte.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Special journal section</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and David C. Brock (eds.), “High Tech Manufacture,” History and Technology, 25:3 (2009), 165-256. Articles by David Brock, Arthur Daemmrich, Daniel Holbrook, Christophe Lécuyer, and Jeffrey Yost.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “How Did Silicon Valley Become One of the Most Polluted Regions in the United States?” submitted to Information & Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and Takahiro Ueyama, “The Logics of Materials Innovation: The Case of Gallium Nitride and Blue Light Emitting Diodes,” Historical Studies in the Natural Sciences, 43-3 (2013), 243-280.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and Hyungsub Choi, “Les secrets de la Silicon Valley ou les entreprises américaines de microélectronique face à l’incertitude technique,” La Revue d’Histoire Moderne & Contemporaine, 59-3 (2012), 48-69.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David C. Brock and Christophe Lécuyer, “Digital Foundations: The Making of Silicon-Gate Manufacturing Technology,” Technology and Culture, 53 (2012), 561-597.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and David C. Brock, “From Nuclear Physics to Semiconductor Manufacturing: The Making of Ion Implantation,” History and Technology, 25:3 (2009), 193-217.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and David C. Brock, “High Tech Manufacturing,” History and Technology, 25:3 (2009), 165-171.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and David C. Brock, “The Materiality of Microelectronics,” History and Technology, 22 (2006), 301-325.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and David C. Brock, “Gordon Earle Moore,” IEEE Annals of the History of Computing, 28:3 (2006), 89-95.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “What Do Universities Really Owe Industry? The Case of Solid State Electronics at Stanford,” Minerva, 43 (2005), 51-71.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “High Tech Corporatism: Management-Employee Relations in U.S. Electronics Firms, 1920s-1960s,” Enterprise and Society, 4 (2003), 502-520.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Making Silicon Valley: Engineering Culture, Innovation, and Industrial Growth, 1930-1970,” Enterprise and Society, 2 (2001), 666-672.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, &amp;quot;Silicon for Industry: Component Design, Mass Production, and the Move to Commercial Markets at Fairchild Semiconductor, 1960-1967,&amp;quot; History and Technology, 16 (1999), 179-216.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, &amp;quot;Academic Science and Technology in the Service of Industry: MIT Creates a 'Permeable' Engineering School,&amp;quot; American Economic Review, 88 (1998), 28-33.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, &amp;quot;MIT, Progressive Reform, and Industrial Service, 1890-1920,&amp;quot; Historical Studies in the Physical and Biological Sciences, 26:1 (1995), 1-54.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy Lenoir and Christophe Lécuyer, &amp;quot;Instrument Makers and Discipline Builders: the Case of NMR,&amp;quot; Perspectives on Science, 4 (1995), 97-165.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, &amp;quot;The Making of a Science-Based Technological University: Karl Compton, James Killian, and the Reform of MIT, 1930-1957,&amp;quot; Historical Studies in the Physical and Biological Sciences, 23:1 (1992), 153-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book chapters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Des savoir-faire industriels aux sciences de l’ingénieur: L’électrotechnique au MIT,” in André Grelon et Marcela Efmertova (eds.), Le monde progressivement connecté: Les électrotechniciens au sein de la société européenne au cours des XIXe et XXe siècles (Brussels: Peter Lang, in press).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Manager l’innovation,” in Dominique Pestre (ed.), Histoire des sciences et des Savoirs (Paris: Le Seuil, 2015), 422-439.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Semiconductor Innovation and Entrepreneurship at Three University of California Campuses” in Martin Kenney and David Mowery (eds.), Public Universities and Regional Development: Insights from the University of California (Stanford: Stanford University Press, 2014), 20-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Hautes Technologies et Techniques de Production aux États-Unis,” in Patrick Fridenson and Pascal Griset (eds.), Entreprises de haute technologie, États et souveraineté (Paris: Archives d’histoire économique et financière de la France, 2013), 317-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Patrons and a Plan,” in David Kaiser (ed.), Becoming MIT: Moments of Decision (Cambridge: The MIT Press, 2010), 59-80.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takahiro Ueyama and Christophe Lécuyer, “Building Science-Based Medicine at Stanford: Henry Kaplan and the Medical Linear Accelerator, 1948-1975,” in Carsten Timmermann and Julie Anderson (eds.), Devices and Designs: Medical Innovation in Historical Perspective (Houndmills: Palgrave Macmillan, 2006), 137-155.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Fairchild Semiconductor and its Influence,” in Chong-Moon Lee, William Miller, Marguerite Hancock, and Henry Rowen, (eds.), The Silicon Valley Edge: A Habitat for Innovation and Entrepreneurship (Stanford: Stanford University Press, 2000), 158-183. Translated into Korean (Joong-Ahn Ilbo, 2001), Japanese (Nihon Keizai, 2001), and Chinese (People’s Publishing, 2002).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy Lenoir and Christophe Lécuyer, &amp;quot;Instrument Makers and Discipline Builders: the Case of NMR,&amp;quot; in Timothy Lenoir, Instituting Science: The Cultural Production of Scientific Disciplines (Stanford: Stanford University Press, 1997), 239-294.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (219)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal state and degree of necessity for parental care in Maiasaura based on inferred neonatal metabolic rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Woodward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.24827. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-06282-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14C dating of tsunami deposits in arid environments: How challenging can it be? The example of La Graciosa, Canary Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Betancort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 488, pp.107607. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2025.107607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and sulfur stable isotope ratios of Late Devonian vertebrates trace the relative salinity of their aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Trop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Daeschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B37631.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring bird migration from bone isotopes and histology: A fossil‐friendly methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Canoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2), pp.531-553. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in Palaeozoic stem-tetrapod bioapatite: Preservation, controls, ecology and oceanographic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luccisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Télouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 695, pp.123024. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of stable isotope composition of precipitation reveals thunderstorm dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Chmiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2024.2380059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of body temperature and thermoregulation strategies in Mesozoic marine reptiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Liebe Delsett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Poulallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire Builders: A multi-isotopic analysis of the skeletal remains from the Llullaillaco volcano cemetery (Salta, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Poulallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Killian Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Seldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Zigarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Recagno Browning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80, pp.101729. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2025.101729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional heterothermies recorded in the oxygen isotope composition of harbour seal skeletal elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.103825. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inca child of the Quehuar volcano: Stable isotopes clue to geographic origin and seasonal diet, with putative seaweed consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Poulallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Seldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Zigarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Recagno Browning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.104784. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Latitude Dinosaur Nesting Strategies during the Latest Cretaceous in North-Eastern Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina B Golovneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Godefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.565. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15040565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy assessment of brachiopod shell calcite as a potential archive of seawater temperature and oxygen isotope composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arnaud-Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.1381-1403. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1381-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ2H and δ18O of river water from a high-altitude humid plain of the southern Alps: Implications for the interpretation of the isotopic compositions of bioapatite from humans living close to mountain areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atrops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.104020. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotopic analysis reveals the early stem turtle Odontochelys as a nearshore herbivorous forager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bourgeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1175128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep denitrification: Stream and groundwater biogeochemistry reveal contrasted but connected worlds above and below</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilee Severe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Errigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Proteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Kolbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 880, pp.163178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04071495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic origin and social status of the Gallic warriors from Ribemont‐sur‐Ancre (France) studied through isotope systematics of bone remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Prilaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic study reveals the palaeoecology of a sebecid from the Paleocene of Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy E Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu G Faure-Brac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, pp.111667. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental implications of Permo-Triassic geographic shift in oxygen stable isotope (δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O&amp;lt;SUB&amp;gt;p&amp;lt;/SUB&amp;gt;) from tetrapod bone in the South African Karoo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Luyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.104999. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04199332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers le Bas-Terroir (plaine de la Scarpe, nord de la France) : synthèse des études sur les observations 2011-2015 et mise en évidence d’un enregistrement sédimentaire continu de la fin du saalien (SIM 6) à l’optimum eemien (SIM 5e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental and palaeoecological reconstructions based on oxygen, carbon and sulfur isotopes of Early Permian shark spines from the French Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luccisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 628, pp.111760. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of the diagenesis risk in biological apatite δ18O interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630, pp.111812. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-element stable isotope geochemistry and arsenic speciation of hydrothermal vent fauna (Alviniconcha sp., Ifremeria nautilei and Eochionelasmus ohtai manusensis), Manus Basin, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 324, pp.138258. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water balance maintenance in Orcinus orca and Tursiops truncatus using oxygen isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 226 (23), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.245648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumped isotope evidence for Early Jurassic extreme polar warmth and high climate sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.435 - 448. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-18-435-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in Neanderthal palaeoecology using stable oxygen isotopes preserved in small mammals as palaeoclimatic tracers in Teixoneres Cave (Moià, northeastern Iberia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (6), pp.106. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01564-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐laboratory Characterisation of Apatite Reference Materials for Oxygen Isotope Analysis and Associated Methodological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Wudarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiedenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Słaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Lempart-Drozd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.277-306. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition reveals regional heterothermies in marine vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (10), pp.2671-2681. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-2671-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03686586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen isotope measurements of bone and dental tissues from archaeological human and animal samples and their use as climatic and diet proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105676. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate conditions and dietary practices during the Second Iron Age studied through the multi-isotope analysis of bones and teeth from individuals of Thézy-Glimont, Picardie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.61. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01534-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecology of modern and fossil vertebrates revisited by lithium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy E Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 599, pp.117840. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers (France) : les isotopes de l'oxygène des dents de grands mammifères pour reconstruire les paléotempératures de l'avant-dernière transition Glaciaire/Interglaciaire (SIM 6/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1, 33 (4), pp.323-339. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric oxygen of the Paleozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa M. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen K. Shaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel J.F. Blamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Heizler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.103560. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03191494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope studies of the water cycle and terrestrial environments: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP507-2021-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic change and diet of the pre-Hispanic population of Gran Canaria (Canary Archipelago, Spain) during the Medieval Warm Period and Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Klee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.105336. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined paleohistological and isotopic inferences of thermometabolism in extinct Neosuchia, using Goniopholis and Dyrosaurus (Pseudosuchia: Crocodylomorpha) as case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu G Faure-Brac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variations in the slope of the δ2H–δ18O meteoric water line over Europe: A record of increasing continentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.SP507-2020-68. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP507-2020-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and ecology of Cretaceous continental ecosystems of Japan inferred from the stable oxygen and carbon isotope compositions of vertebrate bioapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Kusuhashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masateru Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Ikegami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 205, pp.104602. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and precipitation regime in LGM human refugia of southwestern Europe inferred from δ&amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C and δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O of large mammal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hillaire-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 255, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable isotope toolbox for water and inorganic carbon cycle studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hillaire-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosenjit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Assonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-021-00209-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gauls experienced the Roman Warm Period: Oxygen isotope study of the Gallic site of Thézy-Glimont, Picardie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102595. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes (δ18O and δ13C) give new perspective on the ecology and diet of Endothiodon bathystoma (Therapsida, Dicynodontia) from the late Permian of the South African Karoo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Luyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 556, pp.109882. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and time series investigations of recent stalagmites (1945–2018), Schlossberg tunnels, Graz, Austria: implications for climate change in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Duliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 507 (1), pp.193-207. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP507-2019-154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophysiologies of Jurassic marine crocodylomorphs inferred from the oxygen isotope composition of their tooth apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375 (1793), pp.20190139. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Interglacial sea surface warming during the sea-level highstand in the Canary Islands: Implications for the Canary Current and the upwelling off African coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Betancort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234, pp.106246. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ18O and δ13C of diagenetic land snail shells from the Pliocene (Zanclean) of Lanzarote, Canary Archipelago: Do they still record some climatic parameters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sanchez Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lomoschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Betancort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.103702. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous δ2H and δ18O analyses of water inclusions in halite with Off-Axis Integrated Cavity Output Spectroscopy (OA-ICOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guironnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.e4615. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes and ecological inferences of Permian (Guadalupian) tetrapods from the main Karoo Basin of South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Luyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.109485. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined palaeoecological methods using small-mammal assemblages to decipher environmental context of a long-term Neanderthal settlement in northeastern Iberia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Allué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106072. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic systematics point to wild origin of mummified birds in Ancient Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Linglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Porcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72326-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ2H of water from fluid inclusions in Proterozoic halite: Evidence for a deuterium-depleted hydrosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Blamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fralick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 541, pp.119583. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of sea-surface temperatures in the Canary Islands during Marine Isotope Stage 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, pp.195-209. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2019.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for elevated and variable atmospheric oxygen in the Precambrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Steadman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Blamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corkrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 343, pp.105722. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2020.105722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined oxygen and sulphur isotope analysis—a new tool to unravel vertebrate (paleo)-ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107 (2), pp.10. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-019-1664-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale transformation of bone in controlled aqueous alteration experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Segalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labourdette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho-Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.80-95. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An onshore bathyal record of tectonics and climate cycles at the onset of the Early-Middle Pleistocene Transition in the eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.23-39. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of In‐House Produced Calibrated Silver Phosphate with a Large Range of Oxygen Isotope Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (4), pp.681-688. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the morphology and taxonomy of the Cretaceous conifer Frenelopsis based on a new species from the Albian of San Just, Turuel, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daviero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.21--36. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved online hydrogen isotope analysis of halite aqueous inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Blamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (4), pp.342-350. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the oxygen isotope signal (δ18O) of rodent teeth from northeastern Iberia, and implications for past climate reconstructions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bennàsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218, pp.107-121. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analyses of the carbonate component of bones and teeth: The need for method standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Gugora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kesjár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.104979. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from past climatic changes 66 million years ago, sea temperatures rose rapidly as a result of environmental perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (6396), pp.1400--1401. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aau1690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeoceanographic crisis of the Early Aptian (OAE 1a) in the Vocontian Basin (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 511, pp.483 - 505. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and cyclone frequency in Kimmeridgian Greenhouse period (late Jurassic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.126--145. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arnaud-Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D/H fractionation during sublimation of water ice at low temperatures into a vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Carpenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 158, pp.25--33. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ 13 C signal of earthworm calcite granules: A new proxy for palaeoprecipitation reconstructions during the Last Glacial in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 179, pp.158 - 166. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiology of the hydrothermal vent snail Ifremeria nautilei and barnacle Eochionelasmus ohtai manusensis , Manus Basin, Papua New Guinea: Insights from shell mineralogy and stable isotope geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ştefan Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope record implicates aridification without warming during the late Capitanian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.1--8. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2018.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of growth and form in Aerothyris kerguelenensis (rhynchonelliform brachiopod) - Shell spiral deviations, microstructure, trace element contents and stable isotope ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony E. Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boudouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fialin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rividi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 483, pp.474--490. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euxinic conditions and high sulfur burial near the European shelf margin (Pieniny Klippen Belt, Slovakia) during the Toarcian oceanic anoxic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Schollhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schlogl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Segit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.246--259. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami sedimentary deposits of Crete records climate during the ‘Minoan Warming Period’ (≈3350 yr BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atrops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683617752840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes around the Oligocene/Miocene boundary in the Limagne graben, Massif Central, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Wattinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Châteauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189 (4-6), pp.19. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2018019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miocene (Burdigalian) seawater and air temperatures estimated from the geochemistry of fossil remains from the Aquitaine Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arnaud-Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 481, pp.14 - 28. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal record of environmental changes in the Eastern Caribbean (Guadeloupe) from 40 to 10 ka BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.198-212. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d18O-Derived incubation temperatures of oviraptorosaur eggs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between bird bone phosphate and drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104:47 (5-6), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-017-1468-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.e28589. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.28589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and oxygen isotope fractionation during food cooking: Implications for the interpretation of the fossil human record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.759-771. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the carbon isotope composition of atmospheric CO2 throughout the Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling history of nested plutons from the Variscan Tichka plutonic complex (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (8), pp.2855 - 2872. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-017-1463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 and temperature decoupling at the million-year scale during the Cretaceous Greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daviero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08234-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cenomanian–Turonian Boundary Event (CTBE) on the southern slope of the Subalpine Basin (SE France) and its bearing on a probable tectonic pulse on a larger scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Desmares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.39-65. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2016.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D/H fractionation during the sublimation of water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the representativeness of local-scale palaeodiversity measurements: a case from the Lower Cretaceous plant assemblage of Hautrage (Mons Basin, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Zorrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Yans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LETHAIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (2), pp.244-257. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and diet evolution during ancient Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 28/2, pp.285-293. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2H/1H measurements of amphiboles and nominally anhydrous minerals (clinopyroxene, garnet and diamond) using high-temperature CF-EA-PY-IRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Demeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (24), pp.2066-2072. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01596692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cenomanian-Turonian Boundary Event (CTBE) in northern Lebanon as compared to regional data - Another set of evidences supporting a short-lived tectonic pulse coincidental with the event?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Merran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 487, pp.447--461. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record of Nile seasonality in Nubian neonates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (3), pp.223-242. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2016.1229667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in magnesium, carbon and oxygen isotope compositions of brachiopod shells: Implications for paleoceanographic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rollion-Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaussidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 423, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not so deserted…paleoecology and human subsistence in Central Iberia (Guadalajara, Spain) around the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Yravedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcaraz-Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Estaca-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alcolea-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.21 - 38. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-n-Atei palaeolake documents past environmental changes in central Sahara at the time of the “Green Sahara”: Charcoal, carbon isotope and diatom records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lézine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 441 (4), pp.834-844. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating locomotion type in large ground birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (2), pp.217-223. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of groundwater species reveals specialization in a low-productivity environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.262-273. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The calculation of water-rock ratios using trace element (Li, B) stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Putelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.79-89. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17951/aaa.2016.71.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision 34S/32S measurements in vertebrate bioapatites using purge-and-trap elemental analyser/isotope ratio mass spectrometry technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (18), pp.2002-2008. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering processes controlling mid-Jurassic coccolith turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatsby Emperatriz López-Otálvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.36 - 50. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale analysis of plant community from the Early Cretaceous riparian ecosystem of Hautrage, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Zorrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Yans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 443, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of climate changes on rodent communities at a regional-scale (MIS 1-3, southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.e0145600. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater residence times of some elements of geochemical interest and the salinity of the oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187 (6), pp.245-259. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.6.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm shift in determining Neoproterozoic atmospheric oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel J. F. Blamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Parnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Spear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (8), pp.651-654. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G37937.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (9-10), </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-016-1404-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water concentrations and hydrogen isotope compositions of alkaline basalt-hosted clinopyroxene megacrysts and amphibole clinopyroxenites: the role of structural hydroxyl groups and molecular water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Demeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyorgy Czuppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171 (5), </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-016-1241-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINARY INVESTIGATION OF SEASONAL PATTERNS RECORDED IN THE OXYGEN ISOTOPE COMPOSITIONS OF THEROPOD DINOSAUR TOOTH ENAMEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Boudad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2015.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate perturbations during the Permo-Triassic mass extinctions recorded by continental tetrapods from South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rigaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.384 - 396. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeotemperature reconstruction during the Last Glacial from δ 18 O of earthworm calcite granules from Nussloch loess sequence, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope variability among foraminifera and ostracod carbonated shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoke Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Görög</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.133-156. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17951/aaa.2015.70.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chemical preparation protocols on delta C-13 values of plant fossil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daviero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Effects of chemical preparation protocols on delta C-13 values of plant fossil samples, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and ecology of East Asian dinosaurs during the Early Cretaceous inferred from stable oxygen and carbon isotopes in apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.358-370. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ37Cl of waters from the Akyatan Lagoon, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bodergat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanisław Hałas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Universitatis Mariae Curie-Skłodowska. Sectio AAA, Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (1), </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/physica-2015-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and climatic context of giant birds inferred from δ13Cc and δ18Oc values of Late Palaeocene and Early Eocene eggshells from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 435, pp.210-221. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Micropores In Late Jurassic (Oxfordian) Micrites of the Eastern Paris Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Strasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (6), pp.660-682. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/jsr.2015.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil avian eggs from the Palaeogene of southern France: new size estimates and a possible taxonomic identification of the egg-layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Smektala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152 (1), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756814000077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New frontiers for sulfur isotopic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, New frontiers for sulfur isotopic analyses, 13, pp.232-239. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshening of the Marmara Sea prior to its post-glacial reconnection to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 413, pp.176-185. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of S-34/S-32 Ratios of NBS 120c and BCR 32 Phosphorites Using Purge and Trap EA-IRMS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Measurement of S-34/S-32 Ratios of NBS 120c and BCR 32 Phosphorites Using Purge and Trap EA-IRMS Technology, 39, pp.47-53. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-908X.2014.00297.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variations of copper and sulfur stable isotopes in blood of hepatocellular carcinoma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nogueira Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Bondanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (4), pp.982-5. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1415151112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of ancient Egyptians inferred from stable isotope systematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Blichert-Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer air temperature, reconstructions from the last glacial stage based on rodents from the site Taillis-des-Coteaux (Vienne), Western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82 (2), pp.420-429. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope composition of vertebrate phosphates from Cherves-de-Cognac (Berriasian, France): Environmental and ecological significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Pouech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 410, pp.290--299. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of the Cambrian Sirius Passet Lagerstatte, Northern Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Albarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Ineson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minik Rosing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Dossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.886--904. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GC005068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian monsoons in a late Eocene greenhouse world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trabucho-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 513 (7519), pp.501-506. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01072603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and anatomical evidence of an herbivorous diet in the Early Tertiary giant bird Gastornis. Implications for the structure of Paleocene terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (4), pp.313-322. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-014-1158-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous N, C, S stable isotope analyses using a new purge and trap elemental analyzer and an isotope ratio mass spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (23), pp.2587--2594. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature contributes to marine crocodylomorph evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Benton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope variability in calcite shells of the ostracod Cyprideis torosa in Akyatan Lagoon, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bodergat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atike Nazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemal Gurbuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1-2), pp.43--59. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9777-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Terror Birds” (Phorusrhacidae) from the Eocene of Europe Imply Trans-Tethys Dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e80357. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker and isotope evidence for microbially-mediated carbonate formation from gypsum and petroleum hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Pancost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 347, pp.199 - 207. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Navel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00815261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egyptian mummies record increasing aridity in the Nile valley from 5500 to 1500yr before present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Blichert-Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 375, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene (MIS 3-4) climate inferred from micromammal communities and δ18O of rodents from Les Pradelles, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (1), pp.113-124. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Isotope Ecology of Miocene Bovids from Northern Greece and the Ape/Monkey Turnover in the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.185--198. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the phosphate δ18O thermometer with carbonate–water oxygen isotope fractionation equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Trotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 347, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene climatic and environmental variations in northern Greece inferred from stable isotope compositions (δ18O, δ13C) of equid teeth apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 388, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the oxygen isotope composition of rodent teeth record?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 361, pp.258-271. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration of the Early Bajocian and the associated δ13C positive excursion based on cyclostratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 170, pp.107-118. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2011-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drowning of a carbonate platform as a precursor stage of the Early Toarcian global anoxic event (Southern Provence sub-Basin, South-east France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.156-184. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2010.01221.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic determination of the carbon and oxygen stable isotope compositions of calcite and dolomite in natural mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discorhabdus as a key coccolith genus for paleoenvironmental reconstructions (Middle Jurassic, Lusitanian Basin): Biometry and taxonomic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-E. López-Otálvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94-95, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D/H equilibrium fractionation between H2O and H-2 as a function of the salinity of aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bodergat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 291, pp.236-240. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Middle Jurassic diversification of Watznaueria (coccolith-bearing algae) on the carbon cycle and delta C-13 of bulk marine carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86-87, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2012.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00704715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350-352, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen and Oxygen Isotope Reference Materials for the Analysis of Water Inclusions in Halite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rigaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-908X.2011.00139.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted breeding strategies in four sympatric sibling insect species: when a proovigenic and capital breeder copes with a stochastic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Pelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Burgevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2011.01925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Fish δ18O Indicates a Messinian Change of the Precipitation Regime in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Taïsso Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (5), pp.435--438. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31212.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(18)O/(16)O ratio measurements of inorganic and organic materials by elemental analysis-pyrolysis-isotope ratio mass spectrometry continuous-flow techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Kupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (19), pp.2691-2696. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-and oxygen-isotope records of palaeoenvironmental and carbonate production changes in shallow-marine carbonates (Kimmeridgian, Swiss Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Strasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148 (1), pp.133-153. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756810000518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shredding activity of gammarids facilitates the processing of organic matter by the subterranean amphipod Niphargus rhenorhodanensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Navel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), pp.481-490. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02513.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00579553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of temperature, wind velocity and air humidity in the delta D and delta(18)O of water inclusions in synthetic and Messinian halites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rigaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (16), pp.4637-4652. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene climatic change in the French Jura (Gigny) recorded in the delta(18)O of phosphate from ungulate tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3), pp.605-613. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal maturation and exhumation of a middle orogenic crust in the Livradois area (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cocherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (1), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes of East Asian dinosaurs reveal exceptionally cold Early Cretaceous climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (13), pp.5179-5183. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1011369108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar record of Early Jurassic massive carbon injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris L. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail A. Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 312 (1-2), pp.102-113. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing seawater Sr/Ca during the last 70 My using fossil fish tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 310 (1-2 Special Issue), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00589304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and carbon isotope compositions of middle Cretaceous vertebrates from North Africa and Brazil: Ecological and environmental significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Boudad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 297 (2), pp.439-451. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diagenesis of gypsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12, suppl. 1), pp.A60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00686890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (7), pp.2072-2081. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00465171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental reconstruction of the Sarmatian (Middle Miocene) Central Paratethys based on palaeontological and geochernical analyses of foraminifera, ostracods, gastropods and rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoke Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Gorog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 147 (2), pp.299-314. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756809990203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic long-term terrestrial climatic evolution in Germany tracked by δ18O of rodent tooth phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285, pp.331-342. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Sr and Ba partition coefficients between apatite from fish (Sparus aurata) and seawater: The influence of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12), pp.3449-3458. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00677092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular environmental precursors to Early Toarcian (Jurassic) extreme climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 290 (3-4), pp.448-458. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.12.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of body temperature by some Mesozoic marine reptiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 328 (5984), pp.1379-1382. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1187443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope evidence for semi-aquatic habits among spinosaurid theropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Boudad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (2), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/g30402.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00465007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene seasonal temperature variations recorded in the d18O of Bison priscus teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-4), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope composition of continental vertebrate apatites from Mesozoic formations of Thailand; environmental and ecological significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 315 (1), pp.271-283. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP315.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolerites of the Woodlark Basin (Papuan Peninsula, New Guinea): A geochemical record of the influence of a neighbouring subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.139-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did cooling oceans trigger Ordovician biodiversification? Evidence from conodont thermometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Nicoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for major environmental perturbation prior to and during the Toarcian (Early Jurassic) Oceanic Anoxic Event from the Lusitanian Basin, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.PA1202. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007PA001459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00341152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope compositions of phosphate from Middle Miocene–Early Pliocene marine vertebrates of Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula B. Goehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 264 (1-2), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2008.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00455146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine and continental synchronous climatic records: Towards a revision of the European Mid-Miocene mammalian biochronological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.775-784. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2007.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00422261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between crocodilian phosphate and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (3-4), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francçois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climate changes in the central Mediterranean region as inferred from integrated pollen and planktonic foraminiferal stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.264-274. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between environment and Late Mesozoic ray-finned fish evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 245, pp.353-367. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTACULAR PRESERVATION OF SEAGRASSES AND SEAGRASS-ASSOCIATED COMMUNITIES FROM THE PLIOCENE OF RHODES, GREECE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.200-211. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2005.p05-141r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacular preservation of seagrasses and seagrass-associated communities from the pliocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.200-211. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2005.p05-141r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climate changes in the central Mediterranean region as inferred from integrated pollen and planktonic foraminiferal stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.264-274. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between crocodilian phosphate and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243, pp.412-420. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish tooth δ18O revising Late Cretaceous meridional upper ocean water temperature gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.107-110. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G23103A.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vegetation and marine environments in the eastern Mediterranean (Rhodes Island, Greece) during the Early and Middle Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 164, pp.1119-1131. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-76492006-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope compositions of a late Jurassic ammonite shell: a record of seasonal surface water temperatures in the southern hemisphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eEarth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of Late Pliocene to Middle Pleistocene tectonic events in Rhodes (Greece) inferred from magneto-biostratigraphy and 40Ar/39Ar dating of a volcaniclastic layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 250, pp.281-291. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope compositions of a late Jurassic ammonite shell: a record of seasonal surface water temperatures in the southern hemisphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eEarth Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope compositions of a late Jurassic ammonite shell: a record of seasonal surface water temperatures in the southern hemisphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eEarth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes from biogenic apatites suggest widespread endothermy in Cretaceous dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 246 (1-2), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the geochemical cycle of boron: Implications for the long-term d11B evolution of seawater and oceanic crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 225, pp.61- 76. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cretaceous Antarctic fish diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Kriwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puceat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 258, pp.83-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dinosaur Thermophysiology: Comment on &amp;quot;Dinosaur Fossils Predict Body Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.8. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.0040248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box-modeling of 15N/14N in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 147, pp.212-222. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-005-0263-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and climatic controls on coastal sedimentation: The Late Pliocene–Middle Pleistocene of northeastern Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 187, pp.159-181. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2005.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Composition Of Human Teeth And The Record Of Climate Changes In France (Lorraine) During The Last 1700 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.445-464. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-5385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope compositions of Late Jurassic vertebrate remains from lithographic limestones of western Europe: implications for the ecology of fish, turtles, and crocodilians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 216, pp.359-375. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2004.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental recycling: The oxygen isotope point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (8), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC000958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron isotope geochemistry of Paleozoic brachiopod calcite: Implications for a secular change in the boron isotope geochemistry of seawater over the Phanerozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Joachimski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (16), pp.4035-4044. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2004.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron isotopic fractionation between minerals and fluids: New insights from in situ high pressure-high temperature vibrational spectroscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sanchez-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (17), pp.4301-4313. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2005.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron isotopic fractionation between minerals and fluids: New insights from in situ high pressure-high temperature vibrational spectroscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sanchez-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (17), pp.4301-4313. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2005.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium isotope evolution of NW Tethyan upper ocean waters throughout the Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Reisberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 236, pp.705-720. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope fractionation between mollusc shells and marine waters from Martinique Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 213 (4), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotope cycle and mantle structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31, pp.L05603. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GL018873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal temperature gradient during the Cretaceous Upper Campanian–Middle Maastrichtian: δ18O record of continental vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226 (1-2), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2004.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element evolution of Phanerozoic seawater recorded in biogenic apatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204, pp.63-102. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2003.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can crystallinity be used to determine the degree of chemical alteration of biogenic apatites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 205 (1-2), pp.83-97. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2003.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can crystallinity be used to determine the degree of chemical alteration of biogenic apatites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 205, pp.83-97. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2003.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal temperature gradient during the Cretaceous Upper Campanian–Middle Maastrichtian: y18O record of continental vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226, pp.255-272. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2004.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element evolution of Phanerozoic seawater recorded in biogenic apatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204 (1-2), pp.63-102. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2003.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evolution of Cretaceous Tethyan marine waters inferred from oxygen isotope composition of fish tooth enamels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M F Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dromart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (2), pp.1029. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002PA000823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high temperature reaction zone of the Oman ophiolite: new field data, microthermometry of fluid inclusions, PIXE analyses and oxygen isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Manac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21, pp.351-385. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026798811446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation and fluid mixing in subseafioor back arc hydrothermal systems: A microthermometric and oxygen isotope study of fluid inclusions in the barite-sulfide chimneys of the Lau basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G•rard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B8), pp.17911-17927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fluxes and budget of ferric iron: Implication for the redox states of the Earth's mantle and atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 165 (2), pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic reduction of nitric oxide by methane in the presence of oxygen on palladium-exchanged mordenite zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 177 (2), pp.352-362. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcat.1998.2112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium-exchanged MFI-type zeolites in the catalytic reduction of nitrogen monoxide by methane - Influence of the Si/Al ratio on the activity and the hydrothermal stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (3-4), pp.185-195. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0926-3373(96)00104-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared study of nitrogen monoxide adsorption on palladium ion-exchanged ZSM-5 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41 (3-4), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/bf00811479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic cleavage of the C-H and C-C bonds of alkanes by surface organometallic chemistry: an EXAFS and IR characterization of a Zr-H catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271, pp.966-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface organometallic chemistry: a molecular approach to surface catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Niccolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From synthesis to chemical reactivity of supported d² complexes. Part 1. An in situ infrared spectroscopic study of silica-anchored zirconium hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemial Society, Dalton transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.1153-1158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface organometallic chemistry of zirconium. Application to the stoichiometric activation of the C-H bonds of alkanes and to the low-temperature catalytic hydrogenolysis of alkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 74, pp.353-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface organometallic chemistry: synthesis and characterization of a tris(neopentyl)zirconium(IV) complex grafted to the surface of a partially dehydroxylated silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 31, pp.928-930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene microbialites from Lake Sevan (Armenia): sedimentary and geochemical archives of paleoenvironmental fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Carmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suqiasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taron Grigoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ara Avagyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition of marine vertebrates as a tool to track regional heterothermies in mesozoic marine reptiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Liebe Delsett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Jane Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVP annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03865359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur la variabilité intra-squelettique du δ18Op chez les vertébrés marins : quel impact sur la reconstitution des paramètres océaniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Asoociation Paléontologique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03890656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinosaur nesting strategies in North-eastern Russia during the latest Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Golovneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Godefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Waziers (nord de la France, plaine de la Scarpe). Un remplissage de chenal témoin de la transition Saalien-Eemien à l'optimum climatique Eemien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Deschodt; Pierre Antoine; Patrick Auguste, May 2022, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope composition of fluid inclusions in quartz minerals : New method for paleoaltimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, on line, France. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du paléoenvironnement, du paléoclimat et du réseau trophique du Lagerstätte d'Angeac-Charente à travers les analyses paléontologique et multi-isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Réunion des sciences de la Terre (RST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes de l'hydrogène contenus dans les tissus osseux et dentaires de populations archéologiques et leurs usages comme proxys paléoclimatiques et paléoalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar sea temperature and δ18Osw during the Toarcian Oceanic Anoxic Event.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of brachiopod shell geochemistry as a recorder of past sea-water temperatures and oxygen isotope composition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition isotopique de l’H et de l’O de l’eau des inclusions fluides de quartz: Nouvelle méthode pour la paléoaltimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-altimétrie du Massif du Mont Blanc à partir des inclusions fluides des quartz hydrothermaux, et implications sur son évolution tectonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ18Op geographical variability within the South African Karoo Basin during Permo-Triassic based on tetrapod apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Luyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Bone Diagenesis Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement des eaux de surface océaniques aux Îles Canaries durant le dernier interglaciaire : implications pour le courant des Canaries et l'upwelling ouest africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Melieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Franscico Betancort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Climat et Impacts » 23-25 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, 2020, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope record implicates aridification in late Guadalupian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Paleontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope record implicates aridification without warming during the late Capitanian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bloemfontein, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers (59) : 130 000 ans à la recherche des bois perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de thermorégulation chez les ichtyosaures du Jurassique inférieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer r. Schoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe plutonique du Tichka (Haut Atlas occidental hercynien du Maroc) : refroidissement et interactions des magmas avec les roches encaissantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Magmatisme Métamorphisme &amp; Minéralisations Associées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gisement paléolithique eemien en contexte fluviatile à Waziers (plaine de la Scarpe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaines du nord de la France et leur bordure. Journée d’étude en hommage au professeur Jean Sommé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ore remobilization by thermal waters: example from the active geothermal field of Takab and Angouran, NW Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahnaz Daliran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SGA meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, France. pp. 533-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Indian monsoons in the Eocene: Evidence from the Sedimentary series of Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une production domestique de haches au Néolithique moyen : les métabasaltes de Champ-Villars (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire des haches au Néolithique : de la matière première à l’abandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Mar 2007, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coudoulous I in Quercy (SW France): from marginal scavenging to a kill-butchery site for Preneandertal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution - 2nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Jurassic Watznaueria (coccolith-type algae) diversification impact on carbon cycle and bulk carbonate composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in Discorhabdus size during the Middle Jurassic in the Lusitanian Cabo Mondego section: a paleoenvironmental clue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-E. López-Otálvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Nannoplankton Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Yamagata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record of the Permo-Triassic Crisis in Oceanic Environments: New Targets in Oman, Nevada, and British Columbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cordey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Vienna, Austria. pp.C04 : 3A/09 : G4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic properties of palladium exchanged ZSM-5 catalysts in the reduction of nitrogen monoxide by methane in the presence of oxygen : nature of the active sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPOC 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic properties of palladium exchanged zeolites in the reduction of nitrogen oxide by methane in the presence of oxygen: influence of hydrothermal ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saint-Just</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zeolite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx reduction catalysts for natural gas vehicles at lean burn conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fakche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garbowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gas Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong positive correlations between carbon and nitrogen isotopes (ratio) with salt in the drought-adapted angiosperm Zygophyllum fontanesii (Zygophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Betancort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lomoschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIR (European Society for Isotope Research) Isotope Workshop XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water balance in Orcinus orca and Tursiops truncatus using oxygen isotopes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Cetacean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, O Grove, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When marine zoological structures help palaeontology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Symposium of the European Association for Aquatic Mammals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When zoological marine structures help paleontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th European Association for Aquatic Mammals Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04659518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléotempératures, paléoenvironnements et occupations néandertaliennes à Waziers (France) au cours de l'avant-dernière transition Glaciaire/Interglaciaire (SIM6/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition des journées "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic properties of palladium exchanged ZSM-5 catalysts in the reduction of nitrogen monoxide by methane in the presence of oxygen: Nature of the active sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">116, pp.275-284, 1998, Studies in Surface Science and Catalysis, Catalysis and Automotive Pollution Control IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic properties of palladium exchanged zeolites in the reduction of nitrogen oxide by methane in the presence of oxygen: Influence of hydrothermal ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saintjust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">97, pp.287-294, 1995, Studies in Surface Science and Catalysis, Zeolites: A Refined Tool for Designing Catalytic Sites</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a tracking of bird migratory behaviour through geological time: an isotopic and histological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Canoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée Waziers « Le Bas Terroir ». Première année de la triennale 2017 - 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2018, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermalisme fossile dans une paléocroûte océanique associée à un centre d'expansion lent: Le complexe ophiolitique de Trinity (N. Californie, U.S.A).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Rennes 1, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00655957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId999"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Lécuyer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and David C. Brock, Makers of the Microchip: A Documentary History of Fairchild Semiconductor (Cambridge: MIT Press, 2010). Kindle version released in January 2011. Awarded the Eugene S. Ferguson Prize of the Society for the History of Technology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewed in: Business History, Choice Reviews, The Deal Magazine, Electronic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Times, Engineering & Technology, Historical Studies in the Natural Sciences,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Annals of the History of Computing, Isis, Metascience, Technology and Culture, Test</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">and Measurement World, and The Futurist. OTHER check French CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, Making Silicon Valley: Innovation and the Growth of High Tech, 1930-1970 (Cambridge: MIT Press, 2006). “Inside Technology” series. The cloth edition is in its second printing. The book was reissued in paperback in September 2007. Awarded the Computer History Museum Prize for an outstanding book in the history of computing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reviewed in: Automatisering Gids (The Netherlands), Business History,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business History Review, Choice Reviews, Communication Booknotes Quarterly,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computing Reviews (Association for Computing Machinery), EH.NET, The</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economic History Review, Financial Times, H-Net Urban, HBS Working</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge, Historical Studies in the Physical and Biological Sciences, Historical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studies in the Natural Sciences, IEEE Annals of the History of Computing, IEEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spectrum, Industrial Archeology Review, Isis, Issues in Science and Technology, The</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of American History, The Journal of Economic History, The Journal of</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economic Literature, Journal of Regional Science, Minerva, The Register of the</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kentucky Historical Society, Resource Center for Cyberculture Studies, Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">and Public Policy, Technology and Culture, and Zeitschrift für</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unternehmensgeschichte.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Special journal section</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and David C. Brock (eds.), “High Tech Manufacture,” History and Technology, 25:3 (2009), 165-256. Articles by David Brock, Arthur Daemmrich, Daniel Holbrook, Christophe Lécuyer, and Jeffrey Yost.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “How Did Silicon Valley Become One of the Most Polluted Regions in the United States?” submitted to Information & Culture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and Takahiro Ueyama, “The Logics of Materials Innovation: The Case of Gallium Nitride and Blue Light Emitting Diodes,” Historical Studies in the Natural Sciences, 43-3 (2013), 243-280.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and Hyungsub Choi, “Les secrets de la Silicon Valley ou les entreprises américaines de microélectronique face à l’incertitude technique,” La Revue d’Histoire Moderne & Contemporaine, 59-3 (2012), 48-69.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David C. Brock and Christophe Lécuyer, “Digital Foundations: The Making of Silicon-Gate Manufacturing Technology,” Technology and Culture, 53 (2012), 561-597.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and David C. Brock, “From Nuclear Physics to Semiconductor Manufacturing: The Making of Ion Implantation,” History and Technology, 25:3 (2009), 193-217.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and David C. Brock, “High Tech Manufacturing,” History and Technology, 25:3 (2009), 165-171.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and David C. Brock, “The Materiality of Microelectronics,” History and Technology, 22 (2006), 301-325.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer and David C. Brock, “Gordon Earle Moore,” IEEE Annals of the History of Computing, 28:3 (2006), 89-95.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “What Do Universities Really Owe Industry? The Case of Solid State Electronics at Stanford,” Minerva, 43 (2005), 51-71.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “High Tech Corporatism: Management-Employee Relations in U.S. Electronics Firms, 1920s-1960s,” Enterprise and Society, 4 (2003), 502-520.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Making Silicon Valley: Engineering Culture, Innovation, and Industrial Growth, 1930-1970,” Enterprise and Society, 2 (2001), 666-672.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, &amp;quot;Silicon for Industry: Component Design, Mass Production, and the Move to Commercial Markets at Fairchild Semiconductor, 1960-1967,&amp;quot; History and Technology, 16 (1999), 179-216.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, &amp;quot;Academic Science and Technology in the Service of Industry: MIT Creates a 'Permeable' Engineering School,&amp;quot; American Economic Review, 88 (1998), 28-33.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, &amp;quot;MIT, Progressive Reform, and Industrial Service, 1890-1920,&amp;quot; Historical Studies in the Physical and Biological Sciences, 26:1 (1995), 1-54.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy Lenoir and Christophe Lécuyer, &amp;quot;Instrument Makers and Discipline Builders: the Case of NMR,&amp;quot; Perspectives on Science, 4 (1995), 97-165.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, &amp;quot;The Making of a Science-Based Technological University: Karl Compton, James Killian, and the Reform of MIT, 1930-1957,&amp;quot; Historical Studies in the Physical and Biological Sciences, 23:1 (1992), 153-180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book chapters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Des savoir-faire industriels aux sciences de l’ingénieur: L’électrotechnique au MIT,” in André Grelon et Marcela Efmertova (eds.), Le monde progressivement connecté: Les électrotechniciens au sein de la société européenne au cours des XIXe et XXe siècles (Brussels: Peter Lang, in press).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Manager l’innovation,” in Dominique Pestre (ed.), Histoire des sciences et des Savoirs (Paris: Le Seuil, 2015), 422-439.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Semiconductor Innovation and Entrepreneurship at Three University of California Campuses” in Martin Kenney and David Mowery (eds.), Public Universities and Regional Development: Insights from the University of California (Stanford: Stanford University Press, 2014), 20-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Hautes Technologies et Techniques de Production aux États-Unis,” in Patrick Fridenson and Pascal Griset (eds.), Entreprises de haute technologie, États et souveraineté (Paris: Archives d’histoire économique et financière de la France, 2013), 317-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Patrons and a Plan,” in David Kaiser (ed.), Becoming MIT: Moments of Decision (Cambridge: The MIT Press, 2010), 59-80.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takahiro Ueyama and Christophe Lécuyer, “Building Science-Based Medicine at Stanford: Henry Kaplan and the Medical Linear Accelerator, 1948-1975,” in Carsten Timmermann and Julie Anderson (eds.), Devices and Designs: Medical Innovation in Historical Perspective (Houndmills: Palgrave Macmillan, 2006), 137-155.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lécuyer, “Fairchild Semiconductor and its Influence,” in Chong-Moon Lee, William Miller, Marguerite Hancock, and Henry Rowen, (eds.), The Silicon Valley Edge: A Habitat for Innovation and Entrepreneurship (Stanford: Stanford University Press, 2000), 158-183. Translated into Korean (Joong-Ahn Ilbo, 2001), Japanese (Nihon Keizai, 2001), and Chinese (People’s Publishing, 2002).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy Lenoir and Christophe Lécuyer, &amp;quot;Instrument Makers and Discipline Builders: the Case of NMR,&amp;quot; in Timothy Lenoir, Instituting Science: The Cultural Production of Scientific Disciplines (Stanford: Stanford University Press, 1997), 239-294.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (218)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire Builders: A multi-isotopic analysis of the skeletal remains from the Llullaillaco volcano cemetery (Salta, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Poulallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Killian Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Seldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Zigarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Recagno Browning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80, pp.101729. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2025.101729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal state and degree of necessity for parental care in Maiasaura based on inferred neonatal metabolic rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Woodward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R Horner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.24827. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-06282-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14C dating of tsunami deposits in arid environments: How challenging can it be? The example of La Graciosa, Canary Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Betancort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 488, pp.107607. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2025.107607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and sulfur stable isotope ratios of Late Devonian vertebrates trace the relative salinity of their aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Trop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Daeschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B37631.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring bird migration from bone isotopes and histology: A fossil‐friendly methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Canoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2), pp.531-553. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in Palaeozoic stem-tetrapod bioapatite: Preservation, controls, ecology and oceanographic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luccisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Télouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 695, pp.123024. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of stable isotope composition of precipitation reveals thunderstorm dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Chmiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2024.2380059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of body temperature and thermoregulation strategies in Mesozoic marine reptiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Liebe Delsett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Poulallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional heterothermies recorded in the oxygen isotope composition of harbour seal skeletal elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.103825. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inca child of the Quehuar volcano: Stable isotopes clue to geographic origin and seasonal diet, with putative seaweed consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Poulallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Seldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Zigarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Recagno Browning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.104784. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-element stable isotope geochemistry and arsenic speciation of hydrothermal vent fauna (Alviniconcha sp., Ifremeria nautilei and Eochionelasmus ohtai manusensis), Manus Basin, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 324, pp.138258. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water balance maintenance in Orcinus orca and Tursiops truncatus using oxygen isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 226 (23), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.245648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04266511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Latitude Dinosaur Nesting Strategies during the Latest Cretaceous in North-Eastern Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina B Golovneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Godefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.565. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15040565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy assessment of brachiopod shell calcite as a potential archive of seawater temperature and oxygen isotope composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arnaud-Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.1381-1403. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1381-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ2H and δ18O of river water from a high-altitude humid plain of the southern Alps: Implications for the interpretation of the isotopic compositions of bioapatite from humans living close to mountain areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atrops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.104020. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotopic analysis reveals the early stem turtle Odontochelys as a nearshore herbivorous forager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bourgeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1175128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep denitrification: Stream and groundwater biogeochemistry reveal contrasted but connected worlds above and below</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilee Severe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Errigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Proteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Kolbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 880, pp.163178. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04071495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic origin and social status of the Gallic warriors from Ribemont‐sur‐Ancre (France) studied through isotope systematics of bone remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Prilaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental implications of Permo-Triassic geographic shift in oxygen stable isotope (δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O&amp;lt;SUB&amp;gt;p&amp;lt;/SUB&amp;gt;) from tetrapod bone in the South African Karoo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Luyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.104999. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2023.104999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04199332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-isotopic study reveals the palaeoecology of a sebecid from the Paleocene of Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy E Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu G Faure-Brac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, pp.111667. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental and palaeoecological reconstructions based on oxygen, carbon and sulfur isotopes of Early Permian shark spines from the French Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luccisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 628, pp.111760. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers le Bas-Terroir (plaine de la Scarpe, nord de la France) : synthèse des études sur les observations 2011-2015 et mise en évidence d’un enregistrement sédimentaire continu de la fin du saalien (SIM 6) à l’optimum eemien (SIM 5e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of the diagenesis risk in biological apatite δ18O interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 630, pp.111812. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in Neanderthal palaeoecology using stable oxygen isotopes preserved in small mammals as palaeoclimatic tracers in Teixoneres Cave (Moià, northeastern Iberia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (6), pp.106. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01564-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clumped isotope evidence for Early Jurassic extreme polar warmth and high climate sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.435 - 448. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-18-435-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐laboratory Characterisation of Apatite Reference Materials for Oxygen Isotope Analysis and Associated Methodological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Wudarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wiedenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Słaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Lempart-Drozd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.277-306. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition reveals regional heterothermies in marine vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (10), pp.2671-2681. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-2671-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03686586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen isotope measurements of bone and dental tissues from archaeological human and animal samples and their use as climatic and diet proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 147, pp.105676. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecology of modern and fossil vertebrates revisited by lithium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy E Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 599, pp.117840. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers (France) : les isotopes de l'oxygène des dents de grands mammifères pour reconstruire les paléotempératures de l'avant-dernière transition Glaciaire/Interglaciaire (SIM 6/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Waziers le Bas-Terroir. Un gisement eemien du Nord de la France. Tome 1, 33 (4), pp.323-339. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.17334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate conditions and dietary practices during the Second Iron Age studied through the multi-isotope analysis of bones and teeth from individuals of Thézy-Glimont, Picardie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.61. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01534-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric oxygen of the Paleozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa M. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen K. Shaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel J.F. Blamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Heizler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.103560. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03191494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope studies of the water cycle and terrestrial environments: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP507-2021-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic change and diet of the pre-Hispanic population of Gran Canaria (Canary Archipelago, Spain) during the Medieval Warm Period and Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Klee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.105336. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined paleohistological and isotopic inferences of thermometabolism in extinct Neosuchia, using Goniopholis and Dyrosaurus (Pseudosuchia: Crocodylomorpha) as case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu G Faure-Brac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2021.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable isotope toolbox for water and inorganic carbon cycle studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hillaire-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosenjit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Assonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-021-00209-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and precipitation regime in LGM human refugia of southwestern Europe inferred from δ&amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C and δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O of large mammal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hillaire-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 255, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variations in the slope of the δ2H–δ18O meteoric water line over Europe: A record of increasing continentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.SP507-2020-68. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP507-2020-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and ecology of Cretaceous continental ecosystems of Japan inferred from the stable oxygen and carbon isotope compositions of vertebrate bioapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Kusuhashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruo Saegusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masateru Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Ikegami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 205, pp.104602. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined oxygen and sulphur isotope analysis—a new tool to unravel vertebrate (paleo)-ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107 (2), pp.10. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-019-1664-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for elevated and variable atmospheric oxygen in the Precambrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Steadman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Blamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corkrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 343, pp.105722. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2020.105722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gauls experienced the Roman Warm Period: Oxygen isotope study of the Gallic site of Thézy-Glimont, Picardie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102595. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes (δ18O and δ13C) give new perspective on the ecology and diet of Endothiodon bathystoma (Therapsida, Dicynodontia) from the late Permian of the South African Karoo Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Luyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 556, pp.109882. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and time series investigations of recent stalagmites (1945–2018), Schlossberg tunnels, Graz, Austria: implications for climate change in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Duliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 507 (1), pp.193-207. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP507-2019-154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophysiologies of Jurassic marine crocodylomorphs inferred from the oxygen isotope composition of their tooth apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375 (1793), pp.20190139. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Interglacial sea surface warming during the sea-level highstand in the Canary Islands: Implications for the Canary Current and the upwelling off African coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Betancort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234, pp.106246. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ18O and δ13C of diagenetic land snail shells from the Pliocene (Zanclean) of Lanzarote, Canary Archipelago: Do they still record some climatic parameters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sanchez Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lomoschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Betancort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.103702. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous δ2H and δ18O analyses of water inclusions in halite with Off-Axis Integrated Cavity Output Spectroscopy (OA-ICOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guironnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.e4615. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes and ecological inferences of Permian (Guadalupian) tetrapods from the main Karoo Basin of South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Luyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.109485. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined palaeoecological methods using small-mammal assemblages to decipher environmental context of a long-term Neanderthal settlement in northeastern Iberia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Allué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106072. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ2H of water from fluid inclusions in Proterozoic halite: Evidence for a deuterium-depleted hydrosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Blamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Fralick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 541, pp.119583. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic systematics point to wild origin of mummified birds in Ancient Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Linglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Porcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72326-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of sea-surface temperatures in the Canary Islands during Marine Isotope Stage 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, pp.195-209. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2019.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope analyses of the carbonate component of bones and teeth: The need for method standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Gugora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kesjár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.104979. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale transformation of bone in controlled aqueous alteration experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Segalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labourdette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho-Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.80-95. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An onshore bathyal record of tectonics and climate cycles at the onset of the Early-Middle Pleistocene Transition in the eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.23-39. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of In‐House Produced Calibrated Silver Phosphate with a Large Range of Oxygen Isotope Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (4), pp.681-688. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the morphology and taxonomy of the Cretaceous conifer Frenelopsis based on a new species from the Albian of San Just, Turuel, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daviero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.21--36. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved online hydrogen isotope analysis of halite aqueous inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Blamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (4), pp.342-350. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the oxygen isotope signal (δ18O) of rodent teeth from northeastern Iberia, and implications for past climate reconstructions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bennàsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218, pp.107-121. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes around the Oligocene/Miocene boundary in the Limagne graben, Massif Central, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Wattinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Châteauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189 (4-6), pp.19. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2018019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from past climatic changes 66 million years ago, sea temperatures rose rapidly as a result of environmental perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (6396), pp.1400--1401. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aau1690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeoceanographic crisis of the Early Aptian (OAE 1a) in the Vocontian Basin (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 511, pp.483 - 505. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and cyclone frequency in Kimmeridgian Greenhouse period (late Jurassic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair Ruffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.126--145. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euryhaline ecology of early tetrapods revealed by stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arnaud-Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 558 (7708), pp.68 - 72. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0159-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D/H fractionation during sublimation of water ice at low temperatures into a vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Carpenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 158, pp.25--33. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiology of the hydrothermal vent snail Ifremeria nautilei and barnacle Eochionelasmus ohtai manusensis , Manus Basin, Papua New Guinea: Insights from shell mineralogy and stable isotope geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Voica Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ştefan Vasile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ 13 C signal of earthworm calcite granules: A new proxy for palaeoprecipitation reconstructions during the Last Glacial in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 179, pp.158 - 166. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope record implicates aridification without warming during the late Capitanian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.1--8. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2018.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of growth and form in Aerothyris kerguelenensis (rhynchonelliform brachiopod) - Shell spiral deviations, microstructure, trace element contents and stable isotope ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony E. Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boudouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fialin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rividi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 483, pp.474--490. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euxinic conditions and high sulfur burial near the European shelf margin (Pieniny Klippen Belt, Slovakia) during the Toarcian oceanic anoxic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Schollhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schlogl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Segit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.246--259. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami sedimentary deposits of Crete records climate during the ‘Minoan Warming Period’ (≈3350 yr BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atrops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683617752840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record of Nile seasonality in Nubian neonates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Maureille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (3), pp.223-242. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10256016.2016.1229667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miocene (Burdigalian) seawater and air temperatures estimated from the geochemistry of fossil remains from the Aquitaine Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arnaud-Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 481, pp.14 - 28. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal record of environmental changes in the Eastern Caribbean (Guadeloupe) from 40 to 10 ka BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.198-212. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d18O-Derived incubation temperatures of oviraptorosaur eggs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between bird bone phosphate and drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104:47 (5-6), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-017-1468-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.e28589. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.28589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and oxygen isotope fractionation during food cooking: Implications for the interpretation of the fossil human record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.759-771. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the carbon isotope composition of atmospheric CO2 throughout the Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling history of nested plutons from the Variscan Tichka plutonic complex (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (8), pp.2855 - 2872. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-017-1463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 and temperature decoupling at the million-year scale during the Cretaceous Greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daviero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08234-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cenomanian–Turonian Boundary Event (CTBE) on the southern slope of the Subalpine Basin (SE France) and its bearing on a probable tectonic pulse on a larger scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Desmares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.39-65. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2016.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D/H fractionation during the sublimation of water ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 285, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the representativeness of local-scale palaeodiversity measurements: a case from the Lower Cretaceous plant assemblage of Hautrage (Mons Basin, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Zorrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Yans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LETHAIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (2), pp.244-257. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and diet evolution during ancient Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 28/2, pp.285-293. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2H/1H measurements of amphiboles and nominally anhydrous minerals (clinopyroxene, garnet and diamond) using high-temperature CF-EA-PY-IRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Demeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (24), pp.2066-2072. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01596692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cenomanian-Turonian Boundary Event (CTBE) in northern Lebanon as compared to regional data - Another set of evidences supporting a short-lived tectonic pulse coincidental with the event?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Merran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mroueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 487, pp.447--461. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeotemperature reconstruction during the Last Glacial from δ 18 O of earthworm calcite granules from Nussloch loess sequence, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 442, pp.13-20. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate perturbations during the Permo-Triassic mass extinctions recorded by continental tetrapods from South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rigaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.384 - 396. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in magnesium, carbon and oxygen isotope compositions of brachiopod shells: Implications for paleoceanographic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rollion-Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaussidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 423, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not so deserted…paleoecology and human subsistence in Central Iberia (Guadalajara, Spain) around the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Yravedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcaraz-Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Estaca-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alcolea-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp.21 - 38. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-n-Atei palaeolake documents past environmental changes in central Sahara at the time of the “Green Sahara”: Charcoal, carbon isotope and diatom records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lézine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 441 (4), pp.834-844. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating locomotion type in large ground birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (2), pp.217-223. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology of groundwater species reveals specialization in a low-productivity environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.262-273. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The calculation of water-rock ratios using trace element (Li, B) stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Putelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.79-89. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17951/aaa.2016.71.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering processes controlling mid-Jurassic coccolith turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatsby Emperatriz López-Otálvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.36 - 50. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision 34S/32S measurements in vertebrate bioapatites using purge-and-trap elemental analyser/isotope ratio mass spectrometry technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (18), pp.2002-2008. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale analysis of plant community from the Early Cretaceous riparian ecosystem of Hautrage, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Zorrilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Yans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 443, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of climate changes on rodent communities at a regional-scale (MIS 1-3, southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.e0145600. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater residence times of some elements of geochemical interest and the salinity of the oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187 (6), pp.245-259. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.6.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm shift in determining Neoproterozoic atmospheric oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel J. F. Blamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Parnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Spear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (8), pp.651-654. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G37937.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between bird eggshell calcite and body water: application to fossil eggs from Lanzarote (Canary Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (9-10), </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-016-1404-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water concentrations and hydrogen isotope compositions of alkaline basalt-hosted clinopyroxene megacrysts and amphibole clinopyroxenites: the role of structural hydroxyl groups and molecular water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Demeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyorgy Czuppon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171 (5), </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-016-1241-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINARY INVESTIGATION OF SEASONAL PATTERNS RECORDED IN THE OXYGEN ISOTOPE COMPOSITIONS OF THEROPOD DINOSAUR TOOTH ENAMEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Boudad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2015.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshening of the Marmara Sea prior to its post-glacial reconnection to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 413, pp.176-185. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of S-34/S-32 Ratios of NBS 120c and BCR 32 Phosphorites Using Purge and Trap EA-IRMS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Measurement of S-34/S-32 Ratios of NBS 120c and BCR 32 Phosphorites Using Purge and Trap EA-IRMS Technology, 39, pp.47-53. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-908X.2014.00297.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variations of copper and sulfur stable isotopes in blood of hepatocellular carcinoma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nogueira Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Bondanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (4), pp.982-5. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1415151112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope variability among foraminifera and ostracod carbonated shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoke Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Görög</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.133-156. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17951/aaa.2015.70.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and ecology of East Asian dinosaurs during the Early Cretaceous inferred from stable oxygen and carbon isotopes in apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.358-370. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chemical preparation protocols on delta C-13 values of plant fossil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daviero-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Effects of chemical preparation protocols on delta C-13 values of plant fossil samples, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ37Cl of waters from the Akyatan Lagoon, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Pelc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bodergat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanisław Hałas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Universitatis Mariae Curie-Skłodowska. Sectio AAA, Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (1), </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/physica-2015-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and climatic context of giant birds inferred from δ13Cc and δ18Oc values of Late Palaeocene and Early Eocene eggshells from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 435, pp.210-221. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Micropores In Late Jurassic (Oxfordian) Micrites of the Eastern Paris Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Strasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (6), pp.660-682. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/jsr.2015.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New frontiers for sulfur isotopic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, New frontiers for sulfur isotopic analyses, 13, pp.232-239. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil avian eggs from the Palaeogene of southern France: new size estimates and a possible taxonomic identification of the egg-layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Smektala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152 (1), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756814000077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of ancient Egyptians inferred from stable isotope systematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Blichert-Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summer air temperature, reconstructions from the last glacial stage based on rodents from the site Taillis-des-Coteaux (Vienne), Western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82 (2), pp.420-429. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope composition of vertebrate phosphates from Cherves-de-Cognac (Berriasian, France): Environmental and ecological significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joane Pouech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 410, pp.290--299. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of the Cambrian Sirius Passet Lagerstatte, Northern Greenland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Albarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Le Boudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Ineson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minik Rosing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Dossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.886--904. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GC005068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and anatomical evidence of an herbivorous diet in the Early Tertiary giant bird Gastornis. Implications for the structure of Paleocene terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (4), pp.313-322. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-014-1158-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian monsoons in a late Eocene greenhouse world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmo A. Abels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trabucho-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 513 (7519), pp.501-506. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01072603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous N, C, S stable isotope analyses using a new purge and trap elemental analyzer and an isotope ratio mass spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (23), pp.2587--2594. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature contributes to marine crocodylomorph evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Benton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope variability in calcite shells of the ostracod Cyprideis torosa in Akyatan Lagoon, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bodergat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atike Nazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemal Gurbuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1-2), pp.43--59. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9777-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration of the Early Bajocian and the associated δ13C positive excursion based on cyclostratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 170, pp.107-118. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2011-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the oxygen isotope composition of rodent teeth record?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 361, pp.258-271. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Terror Birds” (Phorusrhacidae) from the Eocene of Europe Imply Trans-Tethys Dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e80357. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker and isotope evidence for microbially-mediated carbonate formation from gypsum and petroleum hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Pancost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 347, pp.199 - 207. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo(a)pyrene inhibits the role of the bioturbator Tubifex tubifex in river sediment biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Navel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 450-451, pp.230-241. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00815261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egyptian mummies record increasing aridity in the Nile valley from 5500 to 1500yr before present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Blichert-Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 375, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene (MIS 3-4) climate inferred from micromammal communities and δ18O of rodents from Les Pradelles, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (1), pp.113-124. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Isotope Ecology of Miocene Bovids from Northern Greece and the Ape/Monkey Turnover in the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.185--198. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the phosphate δ18O thermometer with carbonate–water oxygen isotope fractionation equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Trotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 347, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene climatic and environmental variations in northern Greece inferred from stable isotope compositions (δ18O, δ13C) of equid teeth apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 388, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic determination of the carbon and oxygen stable isotope compositions of calcite and dolomite in natural mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drowning of a carbonate platform as a precursor stage of the Early Toarcian global anoxic event (Southern Provence sub-Basin, South-east France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.156-184. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2010.01221.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D/H equilibrium fractionation between H2O and H-2 as a function of the salinity of aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bodergat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 291, pp.236-240. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope fractionations between aragonite and calcite of shells from modern molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Grosheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 332, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discorhabdus as a key coccolith genus for paleoenvironmental reconstructions (Middle Jurassic, Lusitanian Basin): Biometry and taxonomic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-E. López-Otálvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94-95, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Middle Jurassic diversification of Watznaueria (coccolith-bearing algae) on the carbon cycle and delta C-13 of bulk marine carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86-87, pp.92-100. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2012.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00704715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350-352, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted breeding strategies in four sympatric sibling insect species: when a proovigenic and capital breeder copes with a stochastic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Pelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Burgevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2011.01925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen and Oxygen Isotope Reference Materials for the Analysis of Water Inclusions in Halite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rigaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-908X.2011.00139.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes of East Asian dinosaurs reveal exceptionally cold Early Cretaceous climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (13), pp.5179-5183. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1011369108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal maturation and exhumation of a middle orogenic crust in the Livradois area (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cocherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 182 (1), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.182.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing seawater Sr/Ca during the last 70 My using fossil fish tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 310 (1-2 Special Issue), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00589304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar record of Early Jurassic massive carbon injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris L. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail A. Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 312 (1-2), pp.102-113. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Fish δ18O Indicates a Messinian Change of the Precipitation Regime in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Taïsso Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (5), pp.435--438. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31212.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(18)O/(16)O ratio measurements of inorganic and organic materials by elemental analysis-pyrolysis-isotope ratio mass spectrometry continuous-flow techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Kupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (19), pp.2691-2696. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-and oxygen-isotope records of palaeoenvironmental and carbonate production changes in shallow-marine carbonates (Kimmeridgian, Swiss Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Strasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148 (1), pp.133-153. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756810000518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of temperature, wind velocity and air humidity in the delta D and delta(18)O of water inclusions in synthetic and Messinian halites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rigaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (16), pp.4637-4652. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shredding activity of gammarids facilitates the processing of organic matter by the subterranean amphipod Niphargus rhenorhodanensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Navel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), pp.481-490. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02513.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00579553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene climatic change in the French Jura (Gigny) recorded in the delta(18)O of phosphate from ungulate tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3), pp.605-613. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope evidence for semi-aquatic habits among spinosaurid theropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Boudad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (2), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/g30402.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00465007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of body temperature by some Mesozoic marine reptiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 328 (5984), pp.1379-1382. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1187443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and carbon isotope compositions of middle Cretaceous vertebrates from North Africa and Brazil: Ecological and environmental significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Boudad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 297 (2), pp.439-451. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diagenesis of gypsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12, suppl. 1), pp.A60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00686890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between apatite--bound carbonate and water determined from controlled experiments with synthetic apatites precipitated at 10°C to 37°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (7), pp.2072-2081. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00465171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental reconstruction of the Sarmatian (Middle Miocene) Central Paratethys based on palaeontological and geochernical analyses of foraminifera, ostracods, gastropods and rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoke Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Gorog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 147 (2), pp.299-314. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756809990203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Sr and Ba partition coefficients between apatite from fish (Sparus aurata) and seawater: The influence of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12), pp.3449-3458. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00677092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic long-term terrestrial climatic evolution in Germany tracked by δ18O of rodent tooth phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285, pp.331-342. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular environmental precursors to Early Toarcian (Jurassic) extreme climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 290 (3-4), pp.448-458. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.12.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope composition of continental vertebrate apatites from Mesozoic formations of Thailand; environmental and ecological significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 315 (1), pp.271-283. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP315.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene seasonal temperature variations recorded in the d18O of Bison priscus teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-4), pp.133-143. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolerites of the Woodlark Basin (Papuan Peninsula, New Guinea): A geochemical record of the influence of a neighbouring subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.139-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did cooling oceans trigger Ordovician biodiversification? Evidence from conodont thermometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Nicoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for major environmental perturbation prior to and during the Toarcian (Early Jurassic) Oceanic Anoxic Event from the Lusitanian Basin, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.PA1202. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007PA001459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00341152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope compositions of phosphate from Middle Miocene–Early Pliocene marine vertebrates of Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula B. Goehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Muizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 264 (1-2), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2008.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00455146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish tooth δ18O revising Late Cretaceous meridional upper ocean water temperature gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.107-110. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G23103A.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vegetation and marine environments in the eastern Mediterranean (Rhodes Island, Greece) during the Early and Middle Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 164, pp.1119-1131. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-76492006-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine and continental synchronous climatic records: Towards a revision of the European Mid-Miocene mammalian biochronological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.775-784. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2007.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00422261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between crocodilian phosphate and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (3-4), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francçois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climate changes in the central Mediterranean region as inferred from integrated pollen and planktonic foraminiferal stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.264-274. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between environment and Late Mesozoic ray-finned fish evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 245, pp.353-367. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTACULAR PRESERVATION OF SEAGRASSES AND SEAGRASS-ASSOCIATED COMMUNITIES FROM THE PLIOCENE OF RHODES, GREECE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.200-211. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2005.p05-141r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacular preservation of seagrasses and seagrass-associated communities from the pliocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.200-211. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2005.p05-141r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between crocodilian phosphate and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243, pp.412-420. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and climatic controls on coastal sedimentation: The Late Pliocene–Middle Pleistocene of northeastern Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 187, pp.159-181. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2005.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box-modeling of 15N/14N in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 147, pp.212-222. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-005-0263-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope compositions of a late Jurassic ammonite shell: a record of seasonal surface water temperatures in the southern hemisphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eEarth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of Late Pliocene to Middle Pleistocene tectonic events in Rhodes (Greece) inferred from magneto-biostratigraphy and 40Ar/39Ar dating of a volcaniclastic layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 250, pp.281-291. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope compositions of a late Jurassic ammonite shell: a record of seasonal surface water temperatures in the southern hemisphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eEarth Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope compositions of a late Jurassic ammonite shell: a record of seasonal surface water temperatures in the southern hemisphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eEarth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the geochemical cycle of boron: Implications for the long-term d11B evolution of seawater and oceanic crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 225, pp.61- 76. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes from biogenic apatites suggest widespread endothermy in Cretaceous dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 246 (1-2), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dinosaur Thermophysiology: Comment on &amp;quot;Dinosaur Fossils Predict Body Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.8. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.0040248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cretaceous Antarctic fish diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Kriwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puceat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 258, pp.83-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron isotopic fractionation between minerals and fluids: New insights from in situ high pressure-high temperature vibrational spectroscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sanchez-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (17), pp.4301-4313. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2005.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium isotope evolution of NW Tethyan upper ocean waters throughout the Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Reisberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 236, pp.705-720. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron isotopic fractionation between minerals and fluids: New insights from in situ high pressure-high temperature vibrational spectroscopic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sanchez-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (17), pp.4301-4313. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2005.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Composition Of Human Teeth And The Record Of Climate Changes In France (Lorraine) During The Last 1700 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.445-464. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-005-5385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope compositions of Late Jurassic vertebrate remains from lithographic limestones of western Europe: implications for the ecology of fish, turtles, and crocodilians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 216, pp.359-375. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2004.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental recycling: The oxygen isotope point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (8), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC000958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron isotope geochemistry of Paleozoic brachiopod calcite: Implications for a secular change in the boron isotope geochemistry of seawater over the Phanerozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Joachimski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Geldern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (16), pp.4035-4044. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2004.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element evolution of Phanerozoic seawater recorded in biogenic apatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204 (1-2), pp.63-102. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2003.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope fractionation between mollusc shells and marine waters from Martinique Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 213 (4), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotope cycle and mantle structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31, pp.L05603. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GL018873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal temperature gradient during the Cretaceous Upper Campanian–Middle Maastrichtian: δ18O record of continental vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226 (1-2), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2004.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element evolution of Phanerozoic seawater recorded in biogenic apatites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204, pp.63-102. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2003.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can crystallinity be used to determine the degree of chemical alteration of biogenic apatites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 205 (1-2), pp.83-97. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2003.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can crystallinity be used to determine the degree of chemical alteration of biogenic apatites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 205, pp.83-97. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2003.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal temperature gradient during the Cretaceous Upper Campanian–Middle Maastrichtian: y18O record of continental vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226, pp.255-272. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2004.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evolution of Cretaceous Tethyan marine waters inferred from oxygen isotope composition of fish tooth enamels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon M F Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dromart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (2), pp.1029. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002PA000823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high temperature reaction zone of the Oman ophiolite: new field data, microthermometry of fluid inclusions, PIXE analyses and oxygen isotopic ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Manac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21, pp.351-385. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026798811446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation and fluid mixing in subseafioor back arc hydrothermal systems: A microthermometric and oxygen isotope study of fluid inclusions in the barite-sulfide chimneys of the Lau basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G•rard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B8), pp.17911-17927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fluxes and budget of ferric iron: Implication for the redox states of the Earth's mantle and atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 165 (2), pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic reduction of nitric oxide by methane in the presence of oxygen on palladium-exchanged mordenite zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 177 (2), pp.352-362. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcat.1998.2112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium-exchanged MFI-type zeolites in the catalytic reduction of nitrogen monoxide by methane - Influence of the Si/Al ratio on the activity and the hydrothermal stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (3-4), pp.185-195. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0926-3373(96)00104-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared study of nitrogen monoxide adsorption on palladium ion-exchanged ZSM-5 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41 (3-4), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/bf00811479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic cleavage of the C-H and C-C bonds of alkanes by surface organometallic chemistry: an EXAFS and IR characterization of a Zr-H catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271, pp.966-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface organometallic chemistry: a molecular approach to surface catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Niccolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18, pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From synthesis to chemical reactivity of supported d² complexes. Part 1. An in situ infrared spectroscopic study of silica-anchored zirconium hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemial Society, Dalton transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.1153-1158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface organometallic chemistry of zirconium. Application to the stoichiometric activation of the C-H bonds of alkanes and to the low-temperature catalytic hydrogenolysis of alkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Basset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 74, pp.353-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface organometallic chemistry: synthesis and characterization of a tris(neopentyl)zirconium(IV) complex grafted to the surface of a partially dehydroxylated silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 31, pp.928-930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene microbialites from Lake Sevan (Armenia): sedimentary and geochemical archives of paleoenvironmental fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Carmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suqiasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taron Grigoryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ara Avagyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal variability in phosphate oxygen isotope composition of marine vertebrates as a tool to track regional heterothermies in mesozoic marine reptiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Liebe Delsett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubrey Jane Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SVP annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03865359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur la variabilité intra-squelettique du δ18Op chez les vertébrés marins : quel impact sur la reconstitution des paramètres océaniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Asoociation Paléontologique Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03890656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinosaur nesting strategies in North-eastern Russia during the latest Cretaceous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Golovneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Godefroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Waziers (nord de la France, plaine de la Scarpe). Un remplissage de chenal témoin de la transition Saalien-Eemien à l'optimum climatique Eemien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’interglaciaire eemien : France septentrionale (Hauts-de-France) et régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Deschodt; Pierre Antoine; Patrick Auguste, May 2022, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ18Op geographical variability within the South African Karoo Basin during Permo-Triassic based on tetrapod apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Luyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Bone Diagenesis Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-altimétrie du Massif du Mont Blanc à partir des inclusions fluides des quartz hydrothermaux, et implications sur son évolution tectonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope composition of fluid inclusions in quartz minerals : New method for paleoaltimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, on line, France. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du paléoenvironnement, du paléoclimat et du réseau trophique du Lagerstätte d'Angeac-Charente à travers les analyses paléontologique et multi-isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Réunion des sciences de la Terre (RST 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes de l'hydrogène contenus dans les tissus osseux et dentaires de populations archéologiques et leurs usages comme proxys paléoclimatiques et paléoalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar sea temperature and δ18Osw during the Toarcian Oceanic Anoxic Event.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Rogov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of brachiopod shell geochemistry as a recorder of past sea-water temperatures and oxygen isotope composition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition isotopique de l’H et de l’O de l’eau des inclusions fluides de quartz: Nouvelle méthode pour la paléoaltimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement des eaux de surface océaniques aux Îles Canaries durant le dernier interglaciaire : implications pour le courant des Canaries et l'upwelling ouest africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Melieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Franscico Betancort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Climat et Impacts » 23-25 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, 2020, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope record implicates aridification in late Guadalupian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Paleontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope record implicates aridification without warming during the late Capitanian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goedert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bloemfontein, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waziers (59) : 130 000 ans à la recherche des bois perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Archéologiques des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de thermorégulation chez les ichtyosaures du Jurassique inférieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Maxwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer r. Schoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gisement paléolithique eemien en contexte fluviatile à Waziers (plaine de la Scarpe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deschodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaines du nord de la France et leur bordure. Journée d’étude en hommage au professeur Jean Sommé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe plutonique du Tichka (Haut Atlas occidental hercynien du Maroc) : refroidissement et interactions des magmas avec les roches encaissantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Magmatisme Métamorphisme &amp; Minéralisations Associées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ore remobilization by thermal waters: example from the active geothermal field of Takab and Angouran, NW Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farahnaz Daliran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SGA meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, France. pp. 533-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Indian monsoons in the Eocene: Evidence from the Sedimentary series of Myanmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une production domestique de haches au Néolithique moyen : les métabasaltes de Champ-Villars (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gardien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire des haches au Néolithique : de la matière première à l’abandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Mar 2007, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coudoulous I in Quercy (SW France): from marginal scavenging to a kill-butchery site for Preneandertal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution - 2nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Jurassic Watznaueria (coccolith-type algae) diversification impact on carbon cycle and bulk carbonate composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in Discorhabdus size during the Middle Jurassic in the Lusitanian Cabo Mondego section: a paleoenvironmental clue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-E. López-Otálvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Nannoplankton Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Yamagata, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record of the Permo-Triassic Crisis in Oceanic Environments: New Targets in Oman, Nevada, and British Columbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cordey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUG 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Vienna, Austria. pp.C04 : 3A/09 : G4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic properties of palladium exchanged ZSM-5 catalysts in the reduction of nitrogen monoxide by methane in the presence of oxygen : nature of the active sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPOC 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic properties of palladium exchanged zeolites in the reduction of nitrogen oxide by methane in the presence of oxygen: influence of hydrothermal ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saint-Just</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zeolite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx reduction catalysts for natural gas vehicles at lean burn conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fakche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garbowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gas Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong positive correlations between carbon and nitrogen isotopes (ratio) with salt in the drought-adapted angiosperm Zygophyllum fontanesii (Zygophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Betancort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lomoschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIR (European Society for Isotope Research) Isotope Workshop XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When zoological marine structures help paleontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th European Association for Aquatic Mammals Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04659518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water balance in Orcinus orca and Tursiops truncatus using oxygen isotopes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Cetacean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, O Grove, Galicia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When marine zoological structures help palaeontology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Symposium of the European Association for Aquatic Mammals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléotempératures, paléoenvironnements et occupations néandertaliennes à Waziers (France) au cours de l'avant-dernière transition Glaciaire/Interglaciaire (SIM6/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Mélières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition des journées "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic properties of palladium exchanged ZSM-5 catalysts in the reduction of nitrogen monoxide by methane in the presence of oxygen: Nature of the active sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">116, pp.275-284, 1998, Studies in Surface Science and Catalysis, Catalysis and Automotive Pollution Control IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic properties of palladium exchanged zeolites in the reduction of nitrogen oxide by methane in the presence of oxygen: Influence of hydrothermal ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Descorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Primet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saintjust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">97, pp.287-294, 1995, Studies in Surface Science and Catalysis, Zeolites: A Refined Tool for Designing Catalytic Sites</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a tracking of bird migratory behaviour through geological time: an isotopic and histological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Canoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vinçon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée Waziers « Le Bas Terroir ». Première année de la triennale 2017 - 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2018, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermalisme fossile dans une paléocroûte océanique associée à un centre d'expansion lent: Le complexe ophiolitique de Trinity (N. Californie, U.S.A).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Rennes 1, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00655957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId998"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Woodward" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Horner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06282-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05147980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107607" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Trop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Daeschler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37631.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Canoville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;louk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thibon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bojar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Chmiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2024.2380059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Liebe Delsett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2025.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Killian Galv&#225;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Seldes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Zigar&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Recagno Browning" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2025.101729" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Galv&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104784" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina B Golovneva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Godefroit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040565" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letulle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1381-2023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anquetin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bourgeais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1175128" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071495v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilee Severe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Errigo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Proteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163178" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828010v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Faure-Brac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111667" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199332v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luyt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104999" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pradel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111760" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111812" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138258" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasseur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245648" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Rogov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-435-2022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivals" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01564-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Wudarska" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa S&#322;aby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lempart-Drozd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12416" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03686586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2671-2022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105676" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819112v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117840" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03191494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Brand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa M. Davis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen K. Shaver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel J.F. Blamey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Heizler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103560" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885060v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pelc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2021-32" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105336" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2021.34" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2020-68" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Kusuhashi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Saegusa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masateru Shibata" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ikegami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104602" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;lie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106796" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359746v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Tae Kim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Ghosh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Assonov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-021-00209-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991771v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Day" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109882" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Duliu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2019-154" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Young" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Middleton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0139" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106246" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez Marco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lomoschitz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Betancort" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103702" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891946v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4615" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109485" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430034v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106072" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523013v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Blamey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fralick" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119583" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991824v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barral" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.65" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975124v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Steadman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Large" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Blamey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukherjee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corkrey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.105722" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1664-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02096955v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Segalen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.03.042" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991841v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seris" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12285" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02293270v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2018.11.004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155268v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4323" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175499v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benn&#224;sar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.04.035" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985977v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dem&#233;ny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Gugora" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kesj&#225;r" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104979" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4JSG83R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327168v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau1690" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912291v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.014" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLDN5W2C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322993v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carcel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Ruffel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.08.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXBNVB8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326507v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mortimer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carpenter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.05.010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806849v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.11.017" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLQFD2G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02149686v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Vasile" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.02.002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBJ5BQRL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322981v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O. Day" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.02.017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52GHCQ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327153v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gaspard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Aldridge" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.03.018" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQX71WP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326514v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schollhorn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schlogl" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Segit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HMRBH8V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056478v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018019" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690485v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.04.024" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4JG47J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140124v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01561556v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12311" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690007v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-017-1468-2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01692941v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abdala" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28589" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329281v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.01.034" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9Q6QMTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898442v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-017-1463-z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329276v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08234-0" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975427v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thomas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2016.11.009" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGW76XZT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468387v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.015" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCJNJHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329272v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Zorrilla" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Serrano" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12194" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994685v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8201" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01596692v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Demeny" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lange" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7996" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328807v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Grosheny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Merran" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mroueh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.09.031" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN2X2XFK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331139v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saulnier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumacher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.01.007" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5Q2P35Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730906v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Yravedra" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcaraz-Casta&#241;o" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Estaca-G&#243;mez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alcolea-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.03.021" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233877v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.10.032" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q25XGJTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994723v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12224" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331116v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Putelat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2016.71.79" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369468v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7690" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6JCXBFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403246v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatsby Emperatriz L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.03.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4VCBP7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331379v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.026" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R79RLTQP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260851v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145600" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332001v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.6.245" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331393v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel J. F. Blamey" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parnell" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Spear" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37937.1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331140v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Czuppon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1241-0" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994722v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2015.018" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769924v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.09.008" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSM49H2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215068v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.045" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02334191v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes G&#246;r&#246;g" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2015.70.133" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362387v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.08.016" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP5TF3S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994727v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghe Zhou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.11.032" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC2T3LTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02340984v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bodergat" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Ha&#322;as" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/physica-2015-0008" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994726v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angst" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.011" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGF3SC8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457311v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strasser" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2015.37" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994724v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756814000077" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366836v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.055" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139567v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wallmann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauvestre" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.052" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGJ0FLV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361610v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2014.00297.x" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5NS4828-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262225v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogueira Da Costa" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Bondanese" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaouen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1415151112" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066399v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.06.006" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31X260C2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341456v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Pouech" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.05.036" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT9RLCZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02350699v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albarede" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Le Boudec" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ineson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minik Rosing" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Dossing" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005068" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ2ZH00K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072603v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelle" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A. Abels" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ladant" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13704" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994731v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1158-2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358955v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7048" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3274ZNDF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341462v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Benton" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5658" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341457v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atike Nazik" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Gurbuz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9777-3" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994736v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080357" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495959v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rouchy" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Pancost" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.03.007" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHZM2K4F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110386v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.014" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MB0K5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836873v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.03.007" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880188v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Kostopoulos" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Koufos" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.05.003" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4X4XW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994735v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Trotter" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.03.008" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLH6GM9G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994734v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rey" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Koufos" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.021" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81NQ3GX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778126v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.058" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZDCSHB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419659v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2011-133" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657934v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Floquet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2010.01221.x" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KV7PVH00-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419650v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.06.003" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXW0W3VK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690030v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.017" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW6ZHZBQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00704715v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.02.007" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCWMJ48Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690023v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Reverdy" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2011.00139.x" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690024v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Burgevin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01925.x" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882199v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31212.1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668347v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kupka" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5056" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNFNXWPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660437v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756810000518" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579553v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02513.x" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0L858ZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618242v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.05.034" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SKHJ6XG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590001v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.03.001" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9D9KF69-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617429v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gardien" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grange" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.1.5" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994739v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011369108" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638191v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris L. Nikitenko" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Rogov" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Spangenberg" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.050" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDB8CJVD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589304v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.024" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKTCTHB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687243v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.08.027" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPFS5Q6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686890v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670529v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gorog" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756809990203" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FA805FA6B00516F742C30B92F72D93D3A2DCBB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481181v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.11.030" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWNRJ4ZP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677092v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.03.015" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX2R91P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602183v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.047" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628095v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187443" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465007v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g30402.1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994778v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP315.19" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335999v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336310v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Trotter" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Williams" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Barnes" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Nicoll" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336296v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mailliot" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007PA001459" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00455146v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula B. Goehlich" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.04.001" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTV04T83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00422261v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguilar" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2007.07.001" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3D4D2ZQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994783v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billon-Bruyat" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.08.013" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GFR29CW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172285v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2006.11.001" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVD4WB1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170566v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Forey" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.08.010" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRM0JM70-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279728v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efterpi Koskeridou" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillocheau" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2005.p05-141r" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180052v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470363v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174064v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542140v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23103A.1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470360v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492006-136" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145005v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146327v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.045" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDKR9VMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330771v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bucher" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330779v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133060v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.018" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1BMDZMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142437v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.08.011" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TV2Z1HD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145020v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kriwet" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lirio" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Nu&#241;ez" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150797v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040248" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133072v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0263-5" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PV16D54-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146577v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.026" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKX7XSZN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179620v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-5385-6" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H3Z71Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179586v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2004.11.011" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2T8FCK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184120v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000958" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184093v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Geldern" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.11.017" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GZC483K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108614v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.03.054" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N824BVF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177868v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185096v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.015" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MK5T52C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107883v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.02.001" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M0NJBKQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102154v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018873" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994786v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.07.015" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HC47TLZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102145v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grandjean" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2003.11.003" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV9GNPWZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108123v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2003.12.014" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX28GB4P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102200v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132785v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107881v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825997v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M F Sheppard" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002PA000823" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115362v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Juteau" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Manac'H" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026798811446" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-448G7L1G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618072v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#8226;rard Gruau" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046745v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400706v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Primet" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1998.2112" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXX69FN6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400705v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-3373(96)00104-x" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z4NH01D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400707v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00811479" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1XNWM6F6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006386v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corker" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quignard" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006016v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Scott" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Basset" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Niccolai" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santini" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Candy" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006015v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choplin" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006284v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olivier" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006283v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougault" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345211v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Carmelle" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suqiasyan" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taron Grigoryan" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03865359v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Jane Roberts" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890656v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918695v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Golovneva" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524941v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15983" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588056v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588139v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Daeron" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587763v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412962v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588124v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;lis" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851654v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850545v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marechal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Melieres" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Franscico Betancort" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851083v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851452v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323422v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889913v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Maxwell" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer&#160;r. Schoch" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762396v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326784v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851349v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665616v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408805v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duriaud" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538036v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537986v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276133v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordey" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcoux" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404293v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goguet" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404296v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Just" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404618v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakche" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garbowski" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132607v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montigny" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284884v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284905v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04659518v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401390v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401381v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saintjust" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006080v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655957v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poulallion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Killian Galv&#225;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Seldes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Zigar&#225;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Recagno Browning" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2025.101729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Woodward" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Horner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06282-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05147980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Betancort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goedert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Trop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Daeschler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37631.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duhamel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Canoville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;louk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thibon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Voica Bojar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Bojar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Chmiel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2024.2380059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;on" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Liebe Delsett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2025.2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Galv&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104784" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04266511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brasseur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.245648" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina B Golovneva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Godefroit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15040565" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letulle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnaud-Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vin&#231;on-Laugier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1381-2023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atrops" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clauzel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anquetin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bourgeais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1175128" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilee Severe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Errigo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Proteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163178" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03828010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ricard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Prilaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3172" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luyt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104999" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Faure-Brac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111667" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pradel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111760" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17705" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111812" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rivals" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01564-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Rogov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-435-2022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Wudarska" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa S&#322;aby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lempart-Drozd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12416" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03686586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2671-2022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le B&#233;chennec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105676" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117840" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.17334" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01534-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03191494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Brand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa M. Davis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen K. Shaver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel J.F. Blamey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Heizler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103560" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885060v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pelc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2021-32" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105336" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2021.34" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359746v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Tae Kim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Ghosh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Assonov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-021-00209-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710147v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;lie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106796" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897843v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2020-68" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Kusuhashi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruo Saegusa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masateru Shibata" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Ikegami" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104602" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-019-1664-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975124v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Steadman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Large" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Blamey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukherjee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corkrey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.105722" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998511v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102595" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Day" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109882" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Duliu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP507-2019-154" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991781v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Young" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Middleton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0139" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette M&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106246" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez Marco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lomoschitz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Betancort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103702" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4615" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109485" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106072" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02523013v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Blamey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Fralick" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119583" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991805v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Linglin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72326-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991824v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.65" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985977v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dem&#233;ny" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Gugora" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kesj&#225;r" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104979" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4JSG83R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02096955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Segalen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.03.042" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991841v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12285" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02293270v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2018.11.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155268v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4323" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175499v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benn&#224;sar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.04.035" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327168v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau1690" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912291v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLDN5W2C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322993v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carcel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Ruffel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.08.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXBNVB8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01817999v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0159-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326507v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mortimer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carpenter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.05.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02149686v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Vasile" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.02.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBJ5BQRL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806849v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.11.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GLQFD2G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322981v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O. Day" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.02.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52GHCQ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gaspard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Aldridge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.03.018" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQX71WP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326514v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schollhorn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schlogl" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Segit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.09.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HMRBH8V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806805v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683617752840" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495855v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1229667" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690485v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.04.024" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4JG47J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140124v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.010" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01561556v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12311" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01690007v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-017-1468-2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01692941v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abdala" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28589" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576278v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23246" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329281v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.01.034" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9Q6QMTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898442v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-017-1463-z" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329276v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08234-0" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975427v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thomas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2016.11.009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGW76XZT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468387v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.015" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHCJNJHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329272v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Zorrilla" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Serrano" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12194" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994685v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8201" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01596692v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Demeny" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lange" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7996" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328807v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Grosheny" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Merran" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mroueh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.09.031" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN2X2XFK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215068v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.045" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769924v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.09.008" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSM49H2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331139v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saulnier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumacher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaussidon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.01.007" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5Q2P35Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730906v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Yravedra" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcaraz-Casta&#241;o" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Estaca-G&#243;mez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alcolea-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.03.021" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233877v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.10.032" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q25XGJTP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994723v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12224" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286189v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12484" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331116v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Putelat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2016.71.79" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403246v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatsby Emperatriz L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.03.001" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4VCBP7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369468v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7690" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6JCXBFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331379v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.026" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R79RLTQP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260851v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145600" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332001v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.6.245" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331393v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel J. F. Blamey" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parnell" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Spear" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37937.1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994717v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1404-x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331140v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kovacs" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Czuppon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1241-0" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994722v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2015.018" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139567v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wallmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauvestre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.052" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGJ0FLV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361610v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecuyer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2014.00297.x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5NS4828-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262225v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogueira Da Costa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Bondanese" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaouen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamboux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1415151112" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02334191v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes G&#246;r&#246;g" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2015.70.133" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994727v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghe Zhou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.11.032" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC2T3LTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362387v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.08.016" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP5TF3S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02340984v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bodergat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Ha&#322;as" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/physica-2015-0008" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994726v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angst" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.011" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGF3SC8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457311v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Strasser" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2015.37" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366836v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.055" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994724v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756814000077" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994728v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.005" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDRB26R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066399v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.06.006" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31X260C2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341456v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Pouech" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.05.036" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT9RLCZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02350699v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albarede" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Le Boudec" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ineson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minik Rosing" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Dossing" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005068" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ2ZH00K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994731v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1158-2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01072603v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licht" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelle" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmo A. Abels" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ladant" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trabucho-Alexandre" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13704" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358955v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7048" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3274ZNDF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341462v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Benton" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5658" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341457v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atike Nazik" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Gurbuz" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9777-3" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419659v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2011-133" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778126v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.058" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZDCSHB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994736v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080357" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495959v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rouchy" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Pancost" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.03.007" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHZM2K4F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815261v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.013" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110386v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.014" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MB0K5X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836873v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.03.007" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880188v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Kostopoulos" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Koufos" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.05.003" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4X4XW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994735v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Trotter" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.03.008" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLH6GM9G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994734v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rey" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Koufos" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.021" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81NQ3GX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657934v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Floquet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2010.01221.x" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KV7PVH00-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690030v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.10.017" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW6ZHZBQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829889v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.034" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN1S4VR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419650v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.06.003" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXW0W3VK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00704715v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.02.007" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCWMJ48Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690024v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pelisson" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Burgevin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01925.x" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690023v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Reverdy" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2011.00139.x" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994739v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011369108" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617429v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gardien" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grange" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.1.5" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589304v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.024" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TKTCTHB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638191v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris L. Nikitenko" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A. Rogov" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Spangenberg" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.050" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDB8CJVD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882199v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31212.1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668347v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kupka" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5056" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNFNXWPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660437v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756810000518" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618242v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.05.034" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SKHJ6XG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00579553v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02513.x" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0L858ZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590001v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.03.001" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9D9KF69-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465007v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g30402.1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628095v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1187443" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687243v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.08.027" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPFS5Q6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00686890v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00465171v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.024" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KN4H0PL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670529v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gorog" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756809990203" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FA805FA6B00516F742C30B92F72D93D3A2DCBB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677092v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.03.015" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX2R91P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481181v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.11.030" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWNRJ4ZP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602183v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.047" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994778v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP315.19" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459382v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.005" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QW4JG49-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335999v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336310v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Trotter" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Williams" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Barnes" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Nicoll" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336296v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mailliot" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007PA001459" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00455146v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula B. Goehlich" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.04.001" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTV04T83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556891v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Heran" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542140v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23103A.1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470360v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efterpi Koskeridou" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492006-136" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00422261v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguilar" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2007.07.001" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3D4D2ZQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994783v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billon-Bruyat" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.08.013" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GFR29CW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172285v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2006.11.001" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVD4WB1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170566v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Forey" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.08.010" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRM0JM70-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279728v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillocheau" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2005.p05-141r" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180052v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174064v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146577v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.026" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKX7XSZN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133072v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-005-0263-5" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PV16D54-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145005v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146327v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.045" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDKR9VMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330771v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bucher" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330779v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142437v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.08.011" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TV2Z1HD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133060v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.018" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1BMDZMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150797v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040248" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145020v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kriwet" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lirio" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Nu&#241;ez" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108614v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.03.054" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N824BVF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185096v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Reisberg" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.015" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MK5T52C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177868v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179620v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-005-5385-6" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H3Z71Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179586v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2004.11.011" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV2T8FCK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184120v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000958" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184093v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Geldern" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.11.017" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GZC483K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107881v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grandjean" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2003.11.003" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV9GNPWZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107883v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.02.001" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M0NJBKQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102154v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018873" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994786v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.07.015" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HC47TLZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102145v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108123v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2003.12.014" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX28GB4P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102200v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132785v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825997v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M F Sheppard" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002PA000823" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115362v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Juteau" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Manac'H" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026798811446" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-448G7L1G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618072v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#8226;rard Gruau" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046745v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400706v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Primet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1998.2112" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXX69FN6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400705v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-3373(96)00104-x" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z4NH01D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400707v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00811479" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1XNWM6F6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006386v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corker" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quignard" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006016v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Scott" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Basset" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Niccolai" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santini" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Candy" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006015v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choplin" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006284v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olivier" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006283v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougault" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345211v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Carmelle" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suqiasyan" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taron Grigoryan" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ara Avagyan" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03865359v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey Jane Roberts" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890656v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918695v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Golovneva" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709333v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851654v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588124v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;lis" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524941v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Melis" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15983" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589246v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588056v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588139v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Daeron" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587763v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412962v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850545v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marechal" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Melieres" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Franscico Betancort" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851083v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851452v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323422v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889913v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Maxwell" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer&#160;r. Schoch" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326784v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762396v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851349v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665616v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408805v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duriaud" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538036v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537986v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276133v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordey" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcoux" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404293v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goguet" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404296v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Just" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404618v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakche" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garbowski" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132607v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Montigny" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04659518v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284884v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284905v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925685v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401390v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401381v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saintjust" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006080v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913226v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655957v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>