--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Legein </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Thématique Cristallochimie d'Oxydes et de Fluorures Inorganiques (COFI) - IMMM, UMR 6283 CNRS, Le Mans Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7426-8817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17739868X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-3553-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 : Habilitation à diriger des recherches, Université du Maine (UdM)&amp;quot;Apports de la RMN haute résolution solide et de la modélisation des paramètres RMN à la caractérisation structurale de fluorures cristallisés et vitreux&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : CAPES de Sciences Physiques (concours interne, rang : 2ème)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : Doctorat de l’Université du Maine, Mention Sciences des Matériaux&amp;quot;Etude par RPE de l’ordre local dans les verres fluorés d’éléments de transition&amp;quot;Mention : Très Honorable avec félicitations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990: DEA Sciences des Matériaux, Université du Maine, Mention Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008/ : Professeur des Universités, section 33, UdM (nommé le 01/09/2008, PR1C le 01/09/2015, PREX1 le 01/09/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997/2008 : Maître de Conférences, section 33, UdM (nommé le 01/11/97, 1ère classe le 01/09/2000, classe normale au 01/06/2001)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996/1997 : Professeur certifié de Sciences Physiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994/1996 : Attaché Temporaire d’Enseignement et de Recherche, UdM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991/1994 : Allocataire de Recherche MRT, Moniteur de l’Enseignement Supérieur, UdM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’enseignement à distance (EAD) de chimie (L3, M1) de l’UdM de 2000 à 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chef du projet Campus Numérique SCCP (Second Cycle Chimie et Physique) financé lors des appels à projets Campus Numériques 2001 et 2002 du Ministère de l’Education Nationale et de la Recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des projets UVPL (Université Virtuelle en Pays de la Loire)« Maîtrise de Chimie » (2002) et « Reconfiguration de la LCEAD dans le cadre de la réforme LMD » (2004).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du M1 chimie par EAD (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-lemans.fr/master/1-chimie-ead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) depuis 2012 (refonte en 2020), du projet de M2 chimie par EAD (2021) puis du master (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-lemans.fr/master/2-chimie-ead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) chimie par EAD depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Co-encadrant des thèses de Monique Body (33%, 2002/2005) [T1] et Charlotte Martineau (50%, 2005/2008) [T2].o Coordinateur scientifique du projet régional (2009/2012) RMN Multidimensionnelle et Modélisation des Matériaux en Pays de la Loire (RMN3MPL).o Co-directeur des thèses de Mamata Biswal (40%, 2009/2013) [T3], Jamal Dabachi (40%, 2013/2017) [T4] et Ouail Zakary (50%, 2020/2023) [T5].o Co-animateur thématique Matériaux Inorganiques de l’IMMM de 2017 à 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T1. Monique Body&amp;quot;Détermination et modélisation des paramètres de Résonance Magnétique Nucléaire de 19F et 27Al dans des fluoroaluminates : relation avec la structure à courte et moyenne distance&amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2005LEMA1008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cyberdoc.univ-lemans.fr/theses/2005/2005LEMA1008.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T2. Charlotte Martineau&amp;quot;Caractérisation structurale de fluorures inorganiques par RMN du solide haute résolution multidimensionnelle et multi-noyaux&amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/fr/2008LEMA1023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cyberdoc.univ-lemans.fr/theses/2008/2008LEMA1023.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T3. Mamata Biswal&amp;quot;Détermination et calcul premiers principes, par la méthode PAW/GIPAW, de paramètres RMN de fluorures inorganiques&amp;quot;</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2013LEMA1025</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-01015856</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T4. Jamal Dabachi&amp;quot;Etude par RMN du solide multi-noyaux et modélisation des paramètres RMN de fluorures et d’oxyfluorures inorganiques&amp;quot;</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2017LEMA1006</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-01822377</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T5. Ouail Zakary&amp;quot;Structural Modeling of oxygen-fluorine ordering in transition metal inorganic oxyfluorides&amp;quot;</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/2023LEMA1026</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-04412685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Membre du Conseil d'Administration de l’UFR Sciences et Techniques de 1999 à 2003 et de 2019 à 2023.o Membre de commissions de spécialistes : 31/32/33ème sections de l’Université d’Angers de 2004 à 2008 (suppléant) et 33ème section de l’UdM de 2007 à 2008 (titulaire).o Membre du Conseil Scientifique (CS) de l’UdM de 2005 à 2007.o Membre de la commission consultative d’établissement (CCE) Chimie (sections CNU 32 & 33) de 2009 à 2021.o Membre et coordinateur adjoint de la CCE 10 (sections CNU 31, 32 & 33) depuis 2022.o Ecole Doctorale (ED) 3MPL : membre du conseil et de la cellule de site de 2008 à 2012, correspondant formation pour le site du Mans de 2010 à 2012.o Membre du conseil du Collège Doctoral (CD) de l’UdM de 2009 à 2012.o Directeur du CD de l’UdM de 2012 à 2016, membre du CS et du COS Formation Doctorale de la COMUE L’UNAM (L’Université Nantes Angers Le Mans), de 2012 à 2015, …o Co-pilote du groupe de travail (GT) doctorat de la COMUE Université Bretagne Loire (UBL) de mars 2014 à janvier 2016.o Directeur du Pôle Doctoral [1] du Mans, membre de la commission, du GT &amp;quot;concevoir l’offre de formation&amp;quot;, des CoPil Doctoriales (2017, 2018 et 2019) et MT180 de l’Ecole des Docteurs (EdD) de l’UBL puis Bretagne-Loire [2] de 2017 à 2021.o Membre du CoPil HRS4R de Le Mans Université (LMU) [3] de 2019 à 2021 [4].o Co-porteur (avec mes 2 homologues angevine et nantaise) du projet de CD Pays de la Loire (2020 & 2021): défintion des missions et moyens (RH et budget), évaluation HCERES (rédaction du dossier d'évaluation et présentation du bilan-projet du Collège Doctoral Pays de la Loire), textes réglementaires (charte doctorat,...).o Directeur adjoint de l'IMMM depuis 02/2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1] L’arrêté du 25 mai 2016 sur la formation doctorale a entériné l’existence des dispositifs transversaux appelés collège doctoraux, « chargés d’organiser la politique doctorale, de contribuer à sa visibilité et à la mutualisation des activités des écoles doctorales… au niveau d’un site », typiquement une COMUE. Les « collèges doctoraux » ligériens ont donc été rebaptisés « pôles doctoraux ».[2] Dissolution de l’UBL le 31/12/2019.[3] L’UdM a adopté une nouvelle identité en 2017.[4] </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-lemans.fr/fr/recherche/hrs4r.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data for “Revealed Preferential Short-Range Anion Ordering in Disordered RbM&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F (M = Nb, Ta) Pyrochlore-Type Oxyfluorides”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.5764-5777. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.28263374.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data for “Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27105970.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1010, pp.177457. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealed Preferential Short-Range Anion Ordering in Disordered RbM&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F (M = Nb, Ta) Pyrochlore-Type Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.6764-6777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mechanochemistry affects the composition and properties of disordered fluorite BaSnF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (G1), pp.343-352. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced cycle life and expanded voltage window in aqueous proton full cells using TiO2 negative electrodes with cationic vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Toorabally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (20), pp.10238-10248. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Micro-Structure-Transport Relationships of the Fluoride-Ion Conductor t-BaSnF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Synthesized by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosios Famprikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morcrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (16), pp.8076-8087. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Storage of Elemental Fluorine in Nanostructured Cerium Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Camus-Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (15), pp.17816-17828. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c03024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical and Chemical Reactivities of Titanium Oxide-Based Materials with a Chloroaluminate Ionic Liquid Electrolyte for Aluminum Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (21), pp.9852-9862. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c01840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Anion-Disorder in Heteroanionic Cubic TiOF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (31), pp.21889-21902. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c06304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure and &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt;F NMR parameters modelling of CaTiF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; yielding to a revision of the bond-valence parameters for the Ti&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;/F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; ion pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.123793. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03830435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modeling of O/F Correlated Disorder in TaOF 3 and NbOF 3– x (OH) x by Coupling Solid-State NMR and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (40), pp.16627-16640. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Lone Pairs and Fluoride-Ion Disorder in Cubic-BaSnF 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (43), pp.23739-23754. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c08232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering of a nanoconfined water network around zinc Ions induces high proton conductivity in layered titanate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), pp.3967-3975. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation–exfoliation processes during ionic exchange reactions from sodium lepidocrocite-type titanate toward a proton-based trititanate structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Durand-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (17), pp.10498-10508. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1cp00352f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgF2-Based Organized Porous Inorganic Nanofluorides as Heterogeneous Catalysts for Fluorination of 2-Chloropyridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Camus-Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Arrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (10), pp.10601 - 10612. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c01768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled morphology synthesis of nanostructured β-AlF3– x(OH)x with tunable specific surface area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Camus-Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.5914-5927. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Various Parameters of the Microwave-Assisted Solvothermal Synthesis on the Specific Surface Area and Catalytic Performance of MgF2 Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Gohari-Bajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (16), pp.3566. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13163566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Insights into Aluminium‐Ion Insertion in Defective Anatase for Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (43), pp.19247-19253. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202007983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting cationic vacancies for increased energy densities in dual-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.154-163. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydronium Ions Stabilized in a Titanate-Layered Structure with High Ionic Conductivity: Application to Aqueous Proton Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Durand-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (21), pp.9458-9469. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topotactic desolvation and condensation reactions of 3D Zn&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;TiF&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (taz)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ·S (S = 3H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O or C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;OH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (11), pp.6873-6884. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT03391J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red-Shifted Absorptions of Cation-Defective and Surface-Functionalized Anatase with Enhanced Photoelectrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Díaz-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (6), pp.10929-10938. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b01219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the factors influencing NMR parameters in crystalline materials from the KF–YF 3 binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Dabachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aydar Rakhmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.587-601. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT03241F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Crystalline Structure of ThF 4 with the Combined Use of Neutron Diffraction, 19 F Magic-Angle Spinning-NMR, and Density Functional Theory Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Beneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (24), pp.15350-15360. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01942195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Crystallography, Hydrogen Bonding and Optical Properties of the Novel 2D Hybrid Oxyfluorotitanate [H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;taz]&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;·(Ti&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (11), pp.6873-6884. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled hydroxy-fluorination reaction of anatase to promote Mg 2+ mobility in rechargeable magnesium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (72), pp.10080 - 10083. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC04136A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Intercalation in Anatase Titanium Vacancies and the Role of Local Anionic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Swiatoska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Baddour-Hadjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (9), pp.3078-3089. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify OH groups in TiOF2 and their impact on the lithium intercalation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.113 - 118. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride solid electrolytes : from microcrystalline to nanostructured tysonite-type La0.95Ba0.05F2.95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 692, pp.980-988. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.09.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of the composition and structural features in fluoride ion conductivity in tysonite Ce1-xSrxF3-x solid solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belto Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (11), pp.3761-3769. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6dt04714a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible magnesium and aluminium ions insertion in cation-deficient anatase TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (11), pp.1142-1148. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation-Dependent Composition and O/F Ordering in NbO 2 F and TaO 2 F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Dabachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Galven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (9), pp.5219 - 5232. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal Temperature Drives Morphological and Compositional Changes through Dehydroxyfluorination in Anatase Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf J. Borkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.192-197. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201601160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Lepidocrocite Type Structure Isolated by Revisiting the Sol–Gel Chemistry of Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : A New Anode Material for Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (19), pp.8313-8324. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b02674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid Fluoride Electrolytes and Their Composite with Carbon: Issues and Challenges for Rechargeable Solid State Fluoride-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (45), pp.24962-24970. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Insights into Nanoparticle Formation of Hydroxyfluorinated Anatase Featuring Titanium Vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf J. Borkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (14), pp.7182-7187. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of Ba$_5$ AlF$_{13}$ by coupling electron, synchrotron and neutron powder diffraction, solid-state NMR and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Suchomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.15565. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6dt02454h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–Gel Chemistry of Titanium Alkoxide toward HF: Impacts of Reaction Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (9), pp.5441-5447. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride solid electrolytes: investigation of the tysonite-type solid solutions La1-xBaxF3-x (x &amp;lt; 0.15).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belto Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Crosnier-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (45), pp.19625-19635. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT02321A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High substitution rate in TiO2 anatase nanoparticles with cationic vacancies for fast lithium storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (14), pp.5014-5019. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Sm1-xCaxFe3-x tysonite solid solution as a solid-state electrolyte : relationship between structural features and F- ionic conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belto Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (45), pp.25170-25179. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural refinement of the RT LaOF phases by coupling powder X-Ray diffraction, 19 F and 139 La solid state NMR and DFT calculations of the NMR parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Dabachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (47), pp.20675 - 20684. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT04028K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR parameters in column 13 metal fluoride compounds (AlF3, GaF3, InF3 and TlF) from first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamata Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59-60, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F−/OH− substitution in [H4tren]4+ and [H3tren]3+ hydroxyfluorotitanates(IV) and classification of tren cation configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncovalent Chalcogen Bonds and Disulfide Conformational Change in the Cystamine-Based Hybrid Perovskite [H3N(CH2)2SS(CH2)2NH3]PbIII4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.364-376. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201301017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NbF5 and TaF5: Assignment of F-19 NMR resonances and chemical bond analysis from GIPAW calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamata Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207, pp.208. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of α-LaZr2F11 by coupling X-ray powder diffraction, 19F solid state NMR and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Investigation of α- and β-Sodium Hexafluoroarsenate, NaAsF6, by Variable Temperature X-ray Powder Diffraction and Multinuclear Solid-State NMR, and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.11682. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3040727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR parameters in alkali, alkaline earth and rare earth fluorides from first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (41), pp.18539-18550. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21253B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Oxyfluoride Pyrochlores Li2-xLa(1+x)/3□(2x-1)/3B2O6F (B = Nb, Ta): Average and Local Structure Characterization by XRD, TEM and 19F Solid-State NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Galven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (33), pp.5272-5283. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201000599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State 19F MAS NMR Investigation of Fluoride Ion Mobility in Lead Fluorides: Correlation with Anionic Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (4), pp.1585-1594. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm9030182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly fluorinated silica obtained by direct F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-gas fluorination: stability and unprecedented fluorosilicate species revealed by solid state NMR investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lataste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tressaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (43), pp.18652-18660. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9087628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-quantum 19F-19F dipolar recoupling at ultra-fast magic angle spinning NMR: Apllication to the assignment of 19F spectra of inorganic fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (44), pp.10391-10395. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b914468d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of amorphous silica generated by the fluoride method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. Demyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tressaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (2), pp.151-156. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0020168509020083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assignment of 19F MAS NMR spectra of fluoroaluminates using through-space spectral edition of 19F–27Al and 19F–19F connectivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (6), pp.950-957. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b812091a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured aluminium hydroxyfluorides derived from b-AlF3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Pechev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (4), pp.1459-1469. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm702603b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the local environments of fluorine in Ce-based fluorite-type oxyfluorides with 19F MAS NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (3), pp.860-866. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp075130+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave synthesis of an aluminum fluoride hydrate with cationic vacancies: structure, thermal stability, and acidic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (22), pp.7095-7106. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm8023617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of β-Pb2ZnF6 by coupling multinuclear solid state NMR, powder XRD and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.6150-6158. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b810863c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Al-based fluoride-oxide materials with core-shell morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (32), pp.12374-12380. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp801310e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Powder Diffraction, Multinuclear and Multidimensional NMR Structural Investigation of Pb5Ga3F19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goutenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (23), pp.10895-10905. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic801044j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations and acidic properties of high surface area pyrochlore aluminium hydroxyfluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (21), pp.2483-2492. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b718856k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19F high speed MAS NMR investigation of AlF63- octahedron connectivity in fluoroaluminate glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (22-23), pp.2231-2236. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca 2+ /vacancies and O 2− /F − ordering in new oxyfluoride pyrochlores Li 2x Ca 1.5−x □ 0.5−x M 2 O 6 F (M = Nb,Ta) for 0 ≤ x ≤ 0.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Crosnier-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Galven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.2457-2466. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b701863k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New highly divided Ce-Ca-based oxyfluorides with UV-Shielding properties: study of the Ce1-xCaxO2-x and Ce1-xCaxO2-x-y/2Fy series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Kihn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Montardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tressaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (21), pp.5110-5121. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm071482h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between 27Al quadrupolar parameters and AlF63- octahedron connectivity in crystalline and glassy fluoroaluminates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.1980-1988. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200601148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Structural Analysis of Fluoroaluminates Using DFT Calculations of 27Al Electric Field Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (46), pp.11873-18884. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0740696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskite Resulting from the Solid-State Reaction between the Organic Cations and Perovskite Layers of α1-(Br-(CH 2 ) 2 -NH 3 ) 2 PbI 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (15), pp.6148-6154. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic070240g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbnI4n+2(2n+2) ribbons (n = 3, 5) as dimensional reductions of 2D perovskite layers in cystamine cation based hybrids, also incorporating iodine molecules or reversible guest water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.965-970. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b617225c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced band gap hybrid perovskites resulting from combined hydrogen and halogen bonding at the organic-inorganic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (3), pp.600-607. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm062380e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Heteronuclear J-Coupling Measurements in Dilute Spin Systems using the multiple-quantum filtered J-resolved experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.2720-2722. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b703321d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27Al NMR experiments and quadrupolar parameter ab initio calculations: Crystallographic structure refinement of beta-Ba3AlF9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 424 (4-6), pp.321-326. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2006.04.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19F High Magnetic Field NMR Study of β-ZrF4 and CeF4: from Spectra Reconstruction to Correlation between Fluorine Sites and 19F Isotropic Chemical Shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (26), pp.10636-10641. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061339a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinuclear High Resolution NMR study of compounds from the ternary system NaF-CaF2-AlF3: from determination to modeling of NMR parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.10215-10223. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061348j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations of beta-CaAlF5 by coupling powder XRD, NMR, EPR and spectroscopic parameter calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 178 (12), pp.3655-3661. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2005.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster models and ab initio calculations of 19F NMR isotropic chemical shifts for inorganic fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (20), pp.10270-10278. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp046763g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluorures inorganiques, des matériaux modèles pour tester les méthodes de calcul de paramètres RMN (déplacement chimique et paramètres quadripolaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3-4), pp.403-416. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field gradients in fluoride crystalline powders: correlation of NMR measurements with ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.y Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Calvayrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (4), pp.241-251. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2003.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between 19 F Environment and Isotropic Chemical Shift in Barium and Calcium Fluoroaluminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (8), pp.2474-2485. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic049956r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear magnetic resonance quadrupolar parameters and short range order in disordered ionic fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (26), pp.5775-5788. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/26/323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaporation of rare-earth chlorides: application to vapor phase deposition of rare earth-doped fluoride glass waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dugopolovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 276 (1-3), pp.72-77. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(00)00269-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural phase transition in AlF3: An EPR study of doped powder samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stösser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03162111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (2), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-2040(99)00057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From crystalline to glassy gallium fluoride materials: an NMR study of and quadrupolar nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (3-4), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-2040(99)00027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of fluorine octahedron connectivities in transition metal fluoride glasses by solid-state magic-angle-spinning nuclear magnetic resonance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9 (31), pp.6719-6736. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/9/31/022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Electron Paramagnetic Resonance a Valuable Technique for Structural Study of PZG Glass through Recrystallization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 121 (1), pp.149-157. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1996.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local field distribution of in transition metal fluoride glasses investigated by electron paramagnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (23), pp.4339-4350. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/8/23/023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short range ordering in transition metal fluoride glasses as shown by EPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 184, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-3093(94)00609-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron paramagnetic resonance determination of the local field distribution acting on Cr 3+ and Fe 3+ in transition metal fluoride glasses (TMFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (20), pp.3853-3862. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/7/20/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range order quantification in transition metal fluoride glasses (TMFG) through EPR spectra simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buzare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (25), pp.4829-4846. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/7/25/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPR structural investigations of transition metal fluoride glasses (TMFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 161, pp.112-117. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-3093(93)90680-V⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Lone Pairs and Fluoride-Ion Disorder in Cubic-BaSnF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Solid State Ionics (SSI24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Parameters Modelling of CaTiF6∙2H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Ampere and International Society of Magnetic Resonance (ISMAR), Sep 2022, Chamonix Mont-Blanc, France. pp.RT 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling correlated disorder in cubic heteroanionic oxyfluoride TiOF$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf J. Borkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Ampere and International Society of Magnetic Resonance (ISMAR), Sep 2022, Chamonix Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modeling of O/F Correlated Disorder in NbOF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and TaOF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Ampere and International Society of Magnetic Resonance (ISMAR), Sep 2022, Chamonix Mont-Blanc, France. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27111496.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations et modélisations structurales de fluorures inorganiques désordonnés : apports de la RMN du solide et des calculs DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français de Chimie du Fluor, CFCF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modeling of Disordered Inorganic Oxyfluorides by Coupling Solid State NMR and DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d’automne RMN Grand Bassin Parisien « FR2950 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LRMN-ICMMO, Université Paris-Saclay, Nov 2021, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27111955.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth-doped fluoride-glass channel waveguides for optical amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Integrated Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, San Jose, CA, United States. pp.130-138, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.382850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of EPR spectra and distribution of fine-structure parameters of ions with spin above 0.5 in disordered solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Hertzian Optics and Dielectrics (OHD 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GROUPEMENT AMPERE, Sep 1999, Besançon, Université de Bourgogne-Franche-Comté., France. pp.S17-S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure of transition metal fluoride glasses: EPR of Cr3+ and Fe3+ and molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Hertzian Optics and Dielectrics (OHD 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GROUPEMENT AMPERE, Sep 1999, Besançon, Université de Bourgogne-Franche-Comté., France. pp.S21-S24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPR, NMR and molecular dynamics in fluoride glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Glasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Cargèse, France. pp.264-267, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1301470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Structurale de Fluorures Inorganiques Désordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale, JED-3M445</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Le Mans, France. figshare, 2021, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27115426.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Short and Medium Range Order in Al-based Fluorides using High Resolution Solid State Nuclear Magnetic Resonance and Parameter Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functionalized Inorganic Fluorides: Synthesis, Characterizations &amp; Properties of Nanostructured Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.141-174, 2010, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470660768.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Legein </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Thématique Cristallochimie d'Oxydes et de Fluorures Inorganiques (COFI) - IMMM, UMR 6283 CNRS, Le Mans Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7426-8817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17739868X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-3553-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 : Habilitation à diriger des recherches, Université du Maine (UdM)&amp;quot;Apports de la RMN haute résolution solide et de la modélisation des paramètres RMN à la caractérisation structurale de fluorures cristallisés et vitreux&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : CAPES de Sciences Physiques (concours interne, rang : 2ème)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : Doctorat de l’Université du Maine, Mention Sciences des Matériaux&amp;quot;Etude par RPE de l’ordre local dans les verres fluorés d’éléments de transition&amp;quot;Mention : Très Honorable avec félicitations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990: DEA Sciences des Matériaux, Université du Maine, Mention Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008/ : Professeur des Universités, section 33, UdM (nommé le 01/09/2008, PR1C le 01/09/2015, PREX1 le 01/09/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997/2008 : Maître de Conférences, section 33, UdM (nommé le 01/11/97, 1ère classe le 01/09/2000, classe normale au 01/06/2001)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996/1997 : Professeur certifié de Sciences Physiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994/1996 : Attaché Temporaire d’Enseignement et de Recherche, UdM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991/1994 : Allocataire de Recherche MRT, Moniteur de l’Enseignement Supérieur, UdM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’enseignement à distance (EAD) de chimie (L3, M1) de l’UdM de 2000 à 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chef du projet Campus Numérique SCCP (Second Cycle Chimie et Physique) financé lors des appels à projets Campus Numériques 2001 et 2002 du Ministère de l’Education Nationale et de la Recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des projets UVPL (Université Virtuelle en Pays de la Loire)« Maîtrise de Chimie » (2002) et « Reconfiguration de la LCEAD dans le cadre de la réforme LMD » (2004).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du M1 chimie par EAD (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-lemans.fr/master/1-chimie-ead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) depuis 2012 (refonte en 2020), du projet de M2 chimie par EAD (2021) puis du master (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-lemans.fr/master/2-chimie-ead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) chimie par EAD depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Co-encadrant des thèses de Monique Body (33%, 2002/2005) [T1] et Charlotte Martineau (50%, 2005/2008) [T2].o Coordinateur scientifique du projet régional (2009/2012) RMN Multidimensionnelle et Modélisation des Matériaux en Pays de la Loire (RMN3MPL).o Co-directeur des thèses de Mamata Biswal (40%, 2009/2013) [T3], Jamal Dabachi (40%, 2013/2017) [T4] et Ouail Zakary (50%, 2020/2023) [T5].o Co-animateur thématique Matériaux Inorganiques de l’IMMM de 2017 à 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T1. Monique Body&amp;quot;Détermination et modélisation des paramètres de Résonance Magnétique Nucléaire de 19F et 27Al dans des fluoroaluminates : relation avec la structure à courte et moyenne distance&amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2005LEMA1008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cyberdoc.univ-lemans.fr/theses/2005/2005LEMA1008.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T2. Charlotte Martineau&amp;quot;Caractérisation structurale de fluorures inorganiques par RMN du solide haute résolution multidimensionnelle et multi-noyaux&amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/fr/2008LEMA1023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cyberdoc.univ-lemans.fr/theses/2008/2008LEMA1023.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T3. Mamata Biswal&amp;quot;Détermination et calcul premiers principes, par la méthode PAW/GIPAW, de paramètres RMN de fluorures inorganiques&amp;quot;</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2013LEMA1025</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-01015856</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T4. Jamal Dabachi&amp;quot;Etude par RMN du solide multi-noyaux et modélisation des paramètres RMN de fluorures et d’oxyfluorures inorganiques&amp;quot;</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2017LEMA1006</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-01822377</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T5. Ouail Zakary&amp;quot;Structural Modeling of oxygen-fluorine ordering in transition metal inorganic oxyfluorides&amp;quot;</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/2023LEMA1026</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-04412685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Membre du Conseil d'Administration de l’UFR Sciences et Techniques de 1999 à 2003 et de 2019 à 2023.o Membre de commissions de spécialistes : 31/32/33ème sections de l’Université d’Angers de 2004 à 2008 (suppléant) et 33ème section de l’UdM de 2007 à 2008 (titulaire).o Membre du Conseil Scientifique (CS) de l’UdM de 2005 à 2007.o Membre de la commission consultative d’établissement (CCE) Chimie (sections CNU 32 & 33) de 2009 à 2021.o Membre et coordinateur adjoint de la CCE 10 (sections CNU 31, 32 & 33) depuis 2022.o Ecole Doctorale (ED) 3MPL : membre du conseil et de la cellule de site de 2008 à 2012, correspondant formation pour le site du Mans de 2010 à 2012.o Membre du conseil du Collège Doctoral (CD) de l’UdM de 2009 à 2012.o Directeur du CD de l’UdM de 2012 à 2016, membre du CS et du COS Formation Doctorale de la COMUE L’UNAM (L’Université Nantes Angers Le Mans), de 2012 à 2015, …o Co-pilote du groupe de travail (GT) doctorat de la COMUE Université Bretagne Loire (UBL) de mars 2014 à janvier 2016.o Directeur du Pôle Doctoral [1] du Mans, membre de la commission, du GT &amp;quot;concevoir l’offre de formation&amp;quot;, des CoPil Doctoriales (2017, 2018 et 2019) et MT180 de l’Ecole des Docteurs (EdD) de l’UBL puis Bretagne-Loire [2] de 2017 à 2021.o Membre du CoPil HRS4R de Le Mans Université (LMU) [3] de 2019 à 2021 [4].o Co-porteur (avec mes 2 homologues angevine et nantaise) du projet de CD Pays de la Loire (2020 & 2021): défintion des missions et moyens (RH et budget), évaluation HCERES (rédaction du dossier d'évaluation et présentation du bilan-projet du Collège Doctoral Pays de la Loire), textes réglementaires (charte doctorat,...).o Directeur adjoint de l'IMMM depuis 02/2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1] L’arrêté du 25 mai 2016 sur la formation doctorale a entériné l’existence des dispositifs transversaux appelés collège doctoraux, « chargés d’organiser la politique doctorale, de contribuer à sa visibilité et à la mutualisation des activités des écoles doctorales… au niveau d’un site », typiquement une COMUE. Les « collèges doctoraux » ligériens ont donc été rebaptisés « pôles doctoraux ».[2] Dissolution de l’UBL le 31/12/2019.[3] L’UdM a adopté une nouvelle identité en 2017.[4] </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-lemans.fr/fr/recherche/hrs4r.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data for “Revealed Preferential Short-Range Anion Ordering in Disordered RbM&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F (M = Nb, Ta) Pyrochlore-Type Oxyfluorides”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.5764-5777. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.28263374.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data for “Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27105970.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1010, pp.177457. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealed Preferential Short-Range Anion Ordering in Disordered RbM&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F (M = Nb, Ta) Pyrochlore-Type Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.6764-6777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mechanochemistry affects the composition and properties of disordered fluorite BaSnF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (G1), pp.343-352. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Micro-Structure-Transport Relationships of the Fluoride-Ion Conductor t-BaSnF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Synthesized by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosios Famprikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morcrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (16), pp.8076-8087. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced cycle life and expanded voltage window in aqueous proton full cells using TiO2 negative electrodes with cationic vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Toorabally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (20), pp.10238-10248. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Storage of Elemental Fluorine in Nanostructured Cerium Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Camus-Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (15), pp.17816-17828. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c03024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical and Chemical Reactivities of Titanium Oxide-Based Materials with a Chloroaluminate Ionic Liquid Electrolyte for Aluminum Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (21), pp.9852-9862. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c01840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Anion-Disorder in Heteroanionic Cubic TiOF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (31), pp.21889-21902. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c06304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure and &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt;F NMR parameters modelling of CaTiF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; yielding to a revision of the bond-valence parameters for the Ti&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;/F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; ion pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.123793. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03830435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modeling of O/F Correlated Disorder in TaOF 3 and NbOF 3– x (OH) x by Coupling Solid-State NMR and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (40), pp.16627-16640. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Lone Pairs and Fluoride-Ion Disorder in Cubic-BaSnF 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (43), pp.23739-23754. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c08232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering of a nanoconfined water network around zinc Ions induces high proton conductivity in layered titanate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), pp.3967-3975. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation–exfoliation processes during ionic exchange reactions from sodium lepidocrocite-type titanate toward a proton-based trititanate structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Durand-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (17), pp.10498-10508. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1cp00352f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgF2-Based Organized Porous Inorganic Nanofluorides as Heterogeneous Catalysts for Fluorination of 2-Chloropyridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Camus-Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Arrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (10), pp.10601 - 10612. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c01768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled morphology synthesis of nanostructured β-AlF3– x(OH)x with tunable specific surface area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Camus-Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.5914-5927. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Insights into Aluminium‐Ion Insertion in Defective Anatase for Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (43), pp.19247-19253. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202007983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Various Parameters of the Microwave-Assisted Solvothermal Synthesis on the Specific Surface Area and Catalytic Performance of MgF2 Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Gohari-Bajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (16), pp.3566. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13163566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting cationic vacancies for increased energy densities in dual-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.154-163. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydronium Ions Stabilized in a Titanate-Layered Structure with High Ionic Conductivity: Application to Aqueous Proton Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Durand-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (21), pp.9458-9469. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topotactic desolvation and condensation reactions of 3D Zn&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;TiF&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (taz)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ·S (S = 3H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O or C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;OH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (11), pp.6873-6884. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT03391J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red-Shifted Absorptions of Cation-Defective and Surface-Functionalized Anatase with Enhanced Photoelectrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Díaz-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (6), pp.10929-10938. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b01219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the factors influencing NMR parameters in crystalline materials from the KF–YF 3 binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Dabachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aydar Rakhmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.587-601. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT03241F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Crystalline Structure of ThF 4 with the Combined Use of Neutron Diffraction, 19 F Magic-Angle Spinning-NMR, and Density Functional Theory Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Beneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (24), pp.15350-15360. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01942195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Crystallography, Hydrogen Bonding and Optical Properties of the Novel 2D Hybrid Oxyfluorotitanate [H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;taz]&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;·(Ti&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (11), pp.6873-6884. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled hydroxy-fluorination reaction of anatase to promote Mg 2+ mobility in rechargeable magnesium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (72), pp.10080 - 10083. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC04136A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Intercalation in Anatase Titanium Vacancies and the Role of Local Anionic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Swiatoska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Baddour-Hadjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (9), pp.3078-3089. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of the composition and structural features in fluoride ion conductivity in tysonite Ce1-xSrxF3-x solid solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belto Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (11), pp.3761-3769. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6dt04714a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible magnesium and aluminium ions insertion in cation-deficient anatase TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (11), pp.1142-1148. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride solid electrolytes : from microcrystalline to nanostructured tysonite-type La0.95Ba0.05F2.95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 692, pp.980-988. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.09.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify OH groups in TiOF2 and their impact on the lithium intercalation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.113 - 118. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation-Dependent Composition and O/F Ordering in NbO 2 F and TaO 2 F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Dabachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Galven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (9), pp.5219 - 5232. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Lepidocrocite Type Structure Isolated by Revisiting the Sol–Gel Chemistry of Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : A New Anode Material for Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (19), pp.8313-8324. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b02674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal Temperature Drives Morphological and Compositional Changes through Dehydroxyfluorination in Anatase Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf J. Borkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.192-197. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201601160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid Fluoride Electrolytes and Their Composite with Carbon: Issues and Challenges for Rechargeable Solid State Fluoride-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (45), pp.24962-24970. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Insights into Nanoparticle Formation of Hydroxyfluorinated Anatase Featuring Titanium Vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf J. Borkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (14), pp.7182-7187. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of Ba$_5$ AlF$_{13}$ by coupling electron, synchrotron and neutron powder diffraction, solid-state NMR and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Suchomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.15565. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6dt02454h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–Gel Chemistry of Titanium Alkoxide toward HF: Impacts of Reaction Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (9), pp.5441-5447. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride solid electrolytes: investigation of the tysonite-type solid solutions La1-xBaxF3-x (x &amp;lt; 0.15).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belto Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Crosnier-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (45), pp.19625-19635. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT02321A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High substitution rate in TiO2 anatase nanoparticles with cationic vacancies for fast lithium storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (14), pp.5014-5019. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Sm1-xCaxFe3-x tysonite solid solution as a solid-state electrolyte : relationship between structural features and F- ionic conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belto Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (45), pp.25170-25179. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural refinement of the RT LaOF phases by coupling powder X-Ray diffraction, 19 F and 139 La solid state NMR and DFT calculations of the NMR parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Dabachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (47), pp.20675 - 20684. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT04028K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR parameters in column 13 metal fluoride compounds (AlF3, GaF3, InF3 and TlF) from first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamata Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59-60, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F−/OH− substitution in [H4tren]4+ and [H3tren]3+ hydroxyfluorotitanates(IV) and classification of tren cation configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncovalent Chalcogen Bonds and Disulfide Conformational Change in the Cystamine-Based Hybrid Perovskite [H3N(CH2)2SS(CH2)2NH3]PbIII4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.364-376. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201301017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of α-LaZr2F11 by coupling X-ray powder diffraction, 19F solid state NMR and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NbF5 and TaF5: Assignment of F-19 NMR resonances and chemical bond analysis from GIPAW calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamata Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207, pp.208. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Investigation of α- and β-Sodium Hexafluoroarsenate, NaAsF6, by Variable Temperature X-ray Powder Diffraction and Multinuclear Solid-State NMR, and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.11682. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3040727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR parameters in alkali, alkaline earth and rare earth fluorides from first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (41), pp.18539-18550. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21253B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Oxyfluoride Pyrochlores Li2-xLa(1+x)/3□(2x-1)/3B2O6F (B = Nb, Ta): Average and Local Structure Characterization by XRD, TEM and 19F Solid-State NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Galven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (33), pp.5272-5283. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201000599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State 19F MAS NMR Investigation of Fluoride Ion Mobility in Lead Fluorides: Correlation with Anionic Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (4), pp.1585-1594. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm9030182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly fluorinated silica obtained by direct F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-gas fluorination: stability and unprecedented fluorosilicate species revealed by solid state NMR investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lataste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tressaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (43), pp.18652-18660. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9087628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-quantum 19F-19F dipolar recoupling at ultra-fast magic angle spinning NMR: Apllication to the assignment of 19F spectra of inorganic fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (44), pp.10391-10395. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b914468d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assignment of 19F MAS NMR spectra of fluoroaluminates using through-space spectral edition of 19F–27Al and 19F–19F connectivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (6), pp.950-957. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b812091a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of amorphous silica generated by the fluoride method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. Demyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tressaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (2), pp.151-156. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0020168509020083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Al-based fluoride-oxide materials with core-shell morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (32), pp.12374-12380. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp801310e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave synthesis of an aluminum fluoride hydrate with cationic vacancies: structure, thermal stability, and acidic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (22), pp.7095-7106. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm8023617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of β-Pb2ZnF6 by coupling multinuclear solid state NMR, powder XRD and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.6150-6158. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b810863c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured aluminium hydroxyfluorides derived from b-AlF3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Pechev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (4), pp.1459-1469. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm702603b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the local environments of fluorine in Ce-based fluorite-type oxyfluorides with 19F MAS NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (3), pp.860-866. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp075130+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Powder Diffraction, Multinuclear and Multidimensional NMR Structural Investigation of Pb5Ga3F19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goutenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (23), pp.10895-10905. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic801044j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations and acidic properties of high surface area pyrochlore aluminium hydroxyfluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (21), pp.2483-2492. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b718856k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19F high speed MAS NMR investigation of AlF63- octahedron connectivity in fluoroaluminate glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (22-23), pp.2231-2236. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca 2+ /vacancies and O 2− /F − ordering in new oxyfluoride pyrochlores Li 2x Ca 1.5−x □ 0.5−x M 2 O 6 F (M = Nb,Ta) for 0 ≤ x ≤ 0.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Crosnier-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Galven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.2457-2466. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b701863k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New highly divided Ce-Ca-based oxyfluorides with UV-Shielding properties: study of the Ce1-xCaxO2-x and Ce1-xCaxO2-x-y/2Fy series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Kihn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Montardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tressaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (21), pp.5110-5121. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm071482h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between 27Al quadrupolar parameters and AlF63- octahedron connectivity in crystalline and glassy fluoroaluminates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.1980-1988. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200601148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbnI4n+2(2n+2) ribbons (n = 3, 5) as dimensional reductions of 2D perovskite layers in cystamine cation based hybrids, also incorporating iodine molecules or reversible guest water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.965-970. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b617225c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskite Resulting from the Solid-State Reaction between the Organic Cations and Perovskite Layers of α1-(Br-(CH 2 ) 2 -NH 3 ) 2 PbI 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (15), pp.6148-6154. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic070240g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Structural Analysis of Fluoroaluminates Using DFT Calculations of 27Al Electric Field Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (46), pp.11873-18884. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0740696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced band gap hybrid perovskites resulting from combined hydrogen and halogen bonding at the organic-inorganic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (3), pp.600-607. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm062380e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Heteronuclear J-Coupling Measurements in Dilute Spin Systems using the multiple-quantum filtered J-resolved experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.2720-2722. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b703321d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27Al NMR experiments and quadrupolar parameter ab initio calculations: Crystallographic structure refinement of beta-Ba3AlF9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 424 (4-6), pp.321-326. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2006.04.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinuclear High Resolution NMR study of compounds from the ternary system NaF-CaF2-AlF3: from determination to modeling of NMR parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.10215-10223. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061348j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19F High Magnetic Field NMR Study of β-ZrF4 and CeF4: from Spectra Reconstruction to Correlation between Fluorine Sites and 19F Isotropic Chemical Shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (26), pp.10636-10641. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061339a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations of beta-CaAlF5 by coupling powder XRD, NMR, EPR and spectroscopic parameter calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 178 (12), pp.3655-3661. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2005.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster models and ab initio calculations of 19F NMR isotropic chemical shifts for inorganic fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (20), pp.10270-10278. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp046763g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluorures inorganiques, des matériaux modèles pour tester les méthodes de calcul de paramètres RMN (déplacement chimique et paramètres quadripolaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3-4), pp.403-416. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field gradients in fluoride crystalline powders: correlation of NMR measurements with ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.y Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Calvayrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (4), pp.241-251. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2003.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between 19 F Environment and Isotropic Chemical Shift in Barium and Calcium Fluoroaluminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (8), pp.2474-2485. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic049956r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaporation of rare-earth chlorides: application to vapor phase deposition of rare earth-doped fluoride glass waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dugopolovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 276 (1-3), pp.72-77. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(00)00269-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear magnetic resonance quadrupolar parameters and short range order in disordered ionic fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (26), pp.5775-5788. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/26/323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural phase transition in AlF3: An EPR study of doped powder samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stösser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03162111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (2), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-2040(99)00057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From crystalline to glassy gallium fluoride materials: an NMR study of and quadrupolar nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (3-4), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-2040(99)00027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of fluorine octahedron connectivities in transition metal fluoride glasses by solid-state magic-angle-spinning nuclear magnetic resonance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9 (31), pp.6719-6736. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/9/31/022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Electron Paramagnetic Resonance a Valuable Technique for Structural Study of PZG Glass through Recrystallization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 121 (1), pp.149-157. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1996.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local field distribution of in transition metal fluoride glasses investigated by electron paramagnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (23), pp.4339-4350. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/8/23/023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short range ordering in transition metal fluoride glasses as shown by EPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 184, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-3093(94)00609-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron paramagnetic resonance determination of the local field distribution acting on Cr 3+ and Fe 3+ in transition metal fluoride glasses (TMFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (20), pp.3853-3862. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/7/20/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range order quantification in transition metal fluoride glasses (TMFG) through EPR spectra simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buzare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (25), pp.4829-4846. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/7/25/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPR structural investigations of transition metal fluoride glasses (TMFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 161, pp.112-117. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-3093(93)90680-V⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Lone Pairs and Fluoride-Ion Disorder in Cubic-BaSnF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Solid State Ionics (SSI24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Parameters Modelling of CaTiF6∙2H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Ampere and International Society of Magnetic Resonance (ISMAR), Sep 2022, Chamonix Mont-Blanc, France. pp.RT 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling correlated disorder in cubic heteroanionic oxyfluoride TiOF$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf J. Borkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Ampere and International Society of Magnetic Resonance (ISMAR), Sep 2022, Chamonix Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modeling of O/F Correlated Disorder in NbOF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and TaOF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Ampere and International Society of Magnetic Resonance (ISMAR), Sep 2022, Chamonix Mont-Blanc, France. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27111496.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations et modélisations structurales de fluorures inorganiques désordonnés : apports de la RMN du solide et des calculs DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français de Chimie du Fluor, CFCF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modeling of Disordered Inorganic Oxyfluorides by Coupling Solid State NMR and DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d’automne RMN Grand Bassin Parisien « FR2950 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LRMN-ICMMO, Université Paris-Saclay, Nov 2021, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27111955.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth-doped fluoride-glass channel waveguides for optical amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Integrated Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, San Jose, CA, United States. pp.130-138, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.382850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of EPR spectra and distribution of fine-structure parameters of ions with spin above 0.5 in disordered solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Hertzian Optics and Dielectrics (OHD 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GROUPEMENT AMPERE, Sep 1999, Besançon, Université de Bourgogne-Franche-Comté., France. pp.S17-S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure of transition metal fluoride glasses: EPR of Cr3+ and Fe3+ and molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Hertzian Optics and Dielectrics (OHD 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GROUPEMENT AMPERE, Sep 1999, Besançon, Université de Bourgogne-Franche-Comté., France. pp.S21-S24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPR, NMR and molecular dynamics in fluoride glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Glasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Cargèse, France. pp.264-267, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1301470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Structurale de Fluorures Inorganiques Désordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale, JED-3M445</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Le Mans, France. figshare, 2021, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27115426.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Short and Medium Range Order in Al-based Fluorides using High Resolution Solid State Nuclear Magnetic Resonance and Parameter Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functionalized Inorganic Fluorides: Synthesis, Characterizations &amp; Properties of Nanostructured Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.141-174, 2010, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470660768.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C7E8BD3"/>
+    <w:nsid w:val="B9FC45C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9646B15F"/>
+    <w:nsid w:val="5C3F3242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C8C5CDC7"/>
+    <w:nsid w:val="33BB132A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-legein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7426-8817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17739868X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3553-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/master/1-chimie-ead" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/master/2-chimie-ead" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2005LEMA1008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cyberdoc.univ-lemans.fr/theses/2005/2005LEMA1008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/2008LEMA1023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cyberdoc.univ-lemans.fr/theses/2008/2008LEMA1023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2013LEMA1025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01015856" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2017LEMA1006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01822377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LEMA1026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04412685" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/recherche/hrs4r.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Zakary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.28263374.v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27105970.v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bris&#233;&#239;s Mercadier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.361" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Toorabally" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sorriaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taylor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantelme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Famprikis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01644" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Camus-G&#233;not" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c03024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04882226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongkoo Kang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G Reeves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leclerc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01840" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Morgan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Squires" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c06304" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03830435v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123793" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02844" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c08232" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Aguilar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04421" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00352f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawen Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01768" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guiet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02961375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Gohari-Bajestani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Auguste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie H&#233;mon-Ribaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13163566" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morgan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinari Koketsu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Ma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202007983" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02468860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.10.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03658" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03026120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03391J" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay T. Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Real" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01219" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Dabachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03241F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01942195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klipfel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Bene&#353;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02683" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01896864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC04136A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatoska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.11.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chable" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.09.135" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10P0MHPC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belto Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04714a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Morgan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4976" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Galven" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00355" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J. Borkiewicz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601160" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02674" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grenier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chretien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07988" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01259" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vivet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02454h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00910" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Crosnier-Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02321A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Corradini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b01407" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232331v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT04028K" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sadoc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Biswal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2014.01.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQ17XGJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984410v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.05.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J32Z79P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980331v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.09.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6PS0ML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984408v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.12.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0JFZ6NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biswal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Body" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corbel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sadoc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3040727" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21253B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984406v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buzar&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000599" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWF0Z3LZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Buzar&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9030182" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438500v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lataste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tressaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9087628" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640100v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. A. Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914468d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z75RNR8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355771v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Demyanova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0020168509020083" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7J12DKS8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357596v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812091a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3WJ5MRZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259489v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702603b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CRH875B4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255890v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sronek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075130+" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339896v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8023617" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8TCJ0GZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332543v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b810863c" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9XFRHC98-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feist" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801310e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LG8LPNCX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357617v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutenoire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801044j" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BX6VNRJ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295569v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718856k" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9TG8TN2G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186105v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.03.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ7FVT8P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984403v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Berre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701863k" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E3D3E2122192872F5CC86BE4D5EC66F79897858/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177966v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Kihn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Montardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071482h" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HD981P6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186106v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200601148" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8XVLXRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186109v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0740696" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CWH23NM6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984405v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sourisseau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Bi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic070240g" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V3DCNZCG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984402v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617225c" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F908F98B20E721E676410D84EB3A9BE46D80623A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sourisseau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062380e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV2NT9VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703321d" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B3P52NGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186104v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvayrac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.04.091" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCG36VF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115872v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061339a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3DXZ8ZLC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121015v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Buzar&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061348j" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0CF8VNBF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186099v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.09.021" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QTL47L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186094v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046763g" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZS5J4NFH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984395v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.02.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL5PKZVK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984394v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Buzar&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calvayrac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2003.09.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXCJV5JM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic049956r" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984392v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buzar&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/26/323" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984393v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dugopolovski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00269-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F66264F140F0143D6894E8EF9F3CA72AD372996/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984189v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scholz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. St&#246;sser" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03162111" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S9J5DJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984164v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(99)00057-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984181v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(99)00027-2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACFCFECBD3576755FE30537AE778D3F99736340C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984090v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/31/022" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacoboni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1996.0022" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MFGWKVR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984087v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buzar&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/23/023" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984062v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(94)00609-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDKB8J6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984067v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Buzare" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/20/006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984071v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buzare" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/25/008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984054v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(93)90680-V" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG20CDWB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286030v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286027v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285923v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195177v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27111496.v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287392v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195169v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27111955.v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984892v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fonteneau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.382850" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285766v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285759v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984908v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1301470" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195156v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27115426.v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984407v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470660768.ch5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-legein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7426-8817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17739868X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3553-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/master/1-chimie-ead" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/master/2-chimie-ead" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2005LEMA1008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cyberdoc.univ-lemans.fr/theses/2005/2005LEMA1008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/2008LEMA1023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cyberdoc.univ-lemans.fr/theses/2008/2008LEMA1023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2013LEMA1025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01015856" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2017LEMA1006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01822377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LEMA1026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04412685" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/recherche/hrs4r.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Zakary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.28263374.v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27105970.v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bris&#233;&#239;s Mercadier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.361" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Famprikis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Toorabally" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sorriaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taylor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantelme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Camus-G&#233;not" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c03024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04882226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongkoo Kang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G Reeves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leclerc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01840" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Morgan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Squires" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c06304" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03830435v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123793" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02844" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c08232" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Aguilar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04421" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00352f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawen Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01768" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guiet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morgan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinari Koketsu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Ma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202007983" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02961375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Gohari-Bajestani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Auguste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie H&#233;mon-Ribaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13163566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02468860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.10.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03658" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03026120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03391J" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay T. Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Real" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01219" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Dabachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03241F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01942195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klipfel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Bene&#353;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02683" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01896864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC04136A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatoska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belto Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chable" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04714a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Morgan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4976" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.09.135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10P0MHPC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.11.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Galven" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00355" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02674" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J. Borkiewicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601160" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grenier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chretien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07988" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01259" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vivet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02454h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00910" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Crosnier-Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02321A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Corradini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b01407" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232331v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT04028K" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sadoc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Biswal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2014.01.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQ17XGJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984410v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.05.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J32Z79P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.12.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0JFZ6NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.09.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6PS0ML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biswal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Body" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corbel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sadoc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3040727" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21253B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984406v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buzar&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000599" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWF0Z3LZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Buzar&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9030182" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438500v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lataste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tressaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9087628" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640100v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. A. Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914468d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z75RNR8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812091a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3WJ5MRZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355771v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Demyanova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0020168509020083" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7J12DKS8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319785v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feist" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801310e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LG8LPNCX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339896v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8023617" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8TCJ0GZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332543v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b810863c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9XFRHC98-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259489v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702603b" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CRH875B4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sronek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075130+" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357617v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutenoire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801044j" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BX6VNRJ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295569v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718856k" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9TG8TN2G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186105v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.03.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ7FVT8P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984403v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Berre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701863k" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E3D3E2122192872F5CC86BE4D5EC66F79897858/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177966v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Kihn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Montardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071482h" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HD981P6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186106v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200601148" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8XVLXRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Bi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617225c" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F908F98B20E721E676410D84EB3A9BE46D80623A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984405v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sourisseau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic070240g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V3DCNZCG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186109v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0740696" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CWH23NM6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sourisseau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062380e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV2NT9VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703321d" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B3P52NGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186104v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvayrac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.04.091" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCG36VF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Buzar&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061348j" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0CF8VNBF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115872v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061339a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3DXZ8ZLC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186099v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.09.021" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QTL47L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186094v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046763g" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZS5J4NFH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984395v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.02.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL5PKZVK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984394v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Buzar&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calvayrac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2003.09.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXCJV5JM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic049956r" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984393v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dugopolovski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00269-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F66264F140F0143D6894E8EF9F3CA72AD372996/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984392v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buzar&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/26/323" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984189v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scholz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. St&#246;sser" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03162111" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S9J5DJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984164v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(99)00057-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984181v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(99)00027-2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACFCFECBD3576755FE30537AE778D3F99736340C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984090v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/31/022" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacoboni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1996.0022" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MFGWKVR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984087v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buzar&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/23/023" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984062v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(94)00609-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDKB8J6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984067v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Buzare" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/20/006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984071v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buzare" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/25/008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984054v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(93)90680-V" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG20CDWB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286030v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286027v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285923v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195177v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27111496.v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287392v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195169v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27111955.v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984892v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fonteneau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.382850" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285766v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285759v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984908v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1301470" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195156v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27115426.v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984407v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470660768.ch5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>