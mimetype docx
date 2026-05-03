--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Legein </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Thématique Cristallochimie d'Oxydes et de Fluorures Inorganiques (COFI) - IMMM, UMR 6283 CNRS, Le Mans Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7426-8817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17739868X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-3553-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 : Habilitation à diriger des recherches, Université du Maine (UdM)&amp;quot;Apports de la RMN haute résolution solide et de la modélisation des paramètres RMN à la caractérisation structurale de fluorures cristallisés et vitreux&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : CAPES de Sciences Physiques (concours interne, rang : 2ème)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : Doctorat de l’Université du Maine, Mention Sciences des Matériaux&amp;quot;Etude par RPE de l’ordre local dans les verres fluorés d’éléments de transition&amp;quot;Mention : Très Honorable avec félicitations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990: DEA Sciences des Matériaux, Université du Maine, Mention Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008/ : Professeur des Universités, section 33, UdM (nommé le 01/09/2008, PR1C le 01/09/2015, PREX1 le 01/09/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997/2008 : Maître de Conférences, section 33, UdM (nommé le 01/11/97, 1ère classe le 01/09/2000, classe normale au 01/06/2001)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996/1997 : Professeur certifié de Sciences Physiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994/1996 : Attaché Temporaire d’Enseignement et de Recherche, UdM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991/1994 : Allocataire de Recherche MRT, Moniteur de l’Enseignement Supérieur, UdM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’enseignement à distance (EAD) de chimie (L3, M1) de l’UdM de 2000 à 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chef du projet Campus Numérique SCCP (Second Cycle Chimie et Physique) financé lors des appels à projets Campus Numériques 2001 et 2002 du Ministère de l’Education Nationale et de la Recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des projets UVPL (Université Virtuelle en Pays de la Loire)« Maîtrise de Chimie » (2002) et « Reconfiguration de la LCEAD dans le cadre de la réforme LMD » (2004).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du M1 chimie par EAD (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-lemans.fr/master/1-chimie-ead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) depuis 2012 (refonte en 2020), du projet de M2 chimie par EAD (2021) puis du master (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-lemans.fr/master/2-chimie-ead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) chimie par EAD depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Co-encadrant des thèses de Monique Body (33%, 2002/2005) [T1] et Charlotte Martineau (50%, 2005/2008) [T2].o Coordinateur scientifique du projet régional (2009/2012) RMN Multidimensionnelle et Modélisation des Matériaux en Pays de la Loire (RMN3MPL).o Co-directeur des thèses de Mamata Biswal (40%, 2009/2013) [T3], Jamal Dabachi (40%, 2013/2017) [T4] et Ouail Zakary (50%, 2020/2023) [T5].o Co-animateur thématique Matériaux Inorganiques de l’IMMM de 2017 à 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T1. Monique Body&amp;quot;Détermination et modélisation des paramètres de Résonance Magnétique Nucléaire de 19F et 27Al dans des fluoroaluminates : relation avec la structure à courte et moyenne distance&amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2005LEMA1008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cyberdoc.univ-lemans.fr/theses/2005/2005LEMA1008.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T2. Charlotte Martineau&amp;quot;Caractérisation structurale de fluorures inorganiques par RMN du solide haute résolution multidimensionnelle et multi-noyaux&amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/fr/2008LEMA1023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cyberdoc.univ-lemans.fr/theses/2008/2008LEMA1023.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T3. Mamata Biswal&amp;quot;Détermination et calcul premiers principes, par la méthode PAW/GIPAW, de paramètres RMN de fluorures inorganiques&amp;quot;</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2013LEMA1025</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-01015856</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T4. Jamal Dabachi&amp;quot;Etude par RMN du solide multi-noyaux et modélisation des paramètres RMN de fluorures et d’oxyfluorures inorganiques&amp;quot;</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2017LEMA1006</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-01822377</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T5. Ouail Zakary&amp;quot;Structural Modeling of oxygen-fluorine ordering in transition metal inorganic oxyfluorides&amp;quot;</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/2023LEMA1026</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-04412685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Membre du Conseil d'Administration de l’UFR Sciences et Techniques de 1999 à 2003 et de 2019 à 2023.o Membre de commissions de spécialistes : 31/32/33ème sections de l’Université d’Angers de 2004 à 2008 (suppléant) et 33ème section de l’UdM de 2007 à 2008 (titulaire).o Membre du Conseil Scientifique (CS) de l’UdM de 2005 à 2007.o Membre de la commission consultative d’établissement (CCE) Chimie (sections CNU 32 & 33) de 2009 à 2021.o Membre et coordinateur adjoint de la CCE 10 (sections CNU 31, 32 & 33) depuis 2022.o Ecole Doctorale (ED) 3MPL : membre du conseil et de la cellule de site de 2008 à 2012, correspondant formation pour le site du Mans de 2010 à 2012.o Membre du conseil du Collège Doctoral (CD) de l’UdM de 2009 à 2012.o Directeur du CD de l’UdM de 2012 à 2016, membre du CS et du COS Formation Doctorale de la COMUE L’UNAM (L’Université Nantes Angers Le Mans), de 2012 à 2015, …o Co-pilote du groupe de travail (GT) doctorat de la COMUE Université Bretagne Loire (UBL) de mars 2014 à janvier 2016.o Directeur du Pôle Doctoral [1] du Mans, membre de la commission, du GT &amp;quot;concevoir l’offre de formation&amp;quot;, des CoPil Doctoriales (2017, 2018 et 2019) et MT180 de l’Ecole des Docteurs (EdD) de l’UBL puis Bretagne-Loire [2] de 2017 à 2021.o Membre du CoPil HRS4R de Le Mans Université (LMU) [3] de 2019 à 2021 [4].o Co-porteur (avec mes 2 homologues angevine et nantaise) du projet de CD Pays de la Loire (2020 & 2021): défintion des missions et moyens (RH et budget), évaluation HCERES (rédaction du dossier d'évaluation et présentation du bilan-projet du Collège Doctoral Pays de la Loire), textes réglementaires (charte doctorat,...).o Directeur adjoint de l'IMMM depuis 02/2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1] L’arrêté du 25 mai 2016 sur la formation doctorale a entériné l’existence des dispositifs transversaux appelés collège doctoraux, « chargés d’organiser la politique doctorale, de contribuer à sa visibilité et à la mutualisation des activités des écoles doctorales… au niveau d’un site », typiquement une COMUE. Les « collèges doctoraux » ligériens ont donc été rebaptisés « pôles doctoraux ».[2] Dissolution de l’UBL le 31/12/2019.[3] L’UdM a adopté une nouvelle identité en 2017.[4] </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-lemans.fr/fr/recherche/hrs4r.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data for “Revealed Preferential Short-Range Anion Ordering in Disordered RbM&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F (M = Nb, Ta) Pyrochlore-Type Oxyfluorides”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.5764-5777. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.28263374.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data for “Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27105970.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1010, pp.177457. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealed Preferential Short-Range Anion Ordering in Disordered RbM&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F (M = Nb, Ta) Pyrochlore-Type Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.6764-6777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mechanochemistry affects the composition and properties of disordered fluorite BaSnF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (G1), pp.343-352. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Micro-Structure-Transport Relationships of the Fluoride-Ion Conductor t-BaSnF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Synthesized by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosios Famprikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morcrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (16), pp.8076-8087. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced cycle life and expanded voltage window in aqueous proton full cells using TiO2 negative electrodes with cationic vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Toorabally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (20), pp.10238-10248. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Storage of Elemental Fluorine in Nanostructured Cerium Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Camus-Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (15), pp.17816-17828. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c03024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical and Chemical Reactivities of Titanium Oxide-Based Materials with a Chloroaluminate Ionic Liquid Electrolyte for Aluminum Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (21), pp.9852-9862. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c01840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Anion-Disorder in Heteroanionic Cubic TiOF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (31), pp.21889-21902. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c06304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure and &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt;F NMR parameters modelling of CaTiF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; yielding to a revision of the bond-valence parameters for the Ti&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;/F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; ion pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.123793. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03830435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modeling of O/F Correlated Disorder in TaOF 3 and NbOF 3– x (OH) x by Coupling Solid-State NMR and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (40), pp.16627-16640. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Lone Pairs and Fluoride-Ion Disorder in Cubic-BaSnF 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (43), pp.23739-23754. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c08232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering of a nanoconfined water network around zinc Ions induces high proton conductivity in layered titanate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), pp.3967-3975. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation–exfoliation processes during ionic exchange reactions from sodium lepidocrocite-type titanate toward a proton-based trititanate structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Durand-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (17), pp.10498-10508. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1cp00352f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgF2-Based Organized Porous Inorganic Nanofluorides as Heterogeneous Catalysts for Fluorination of 2-Chloropyridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Camus-Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Arrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (10), pp.10601 - 10612. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c01768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled morphology synthesis of nanostructured β-AlF3– x(OH)x with tunable specific surface area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Camus-Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.5914-5927. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Insights into Aluminium‐Ion Insertion in Defective Anatase for Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (43), pp.19247-19253. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202007983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Various Parameters of the Microwave-Assisted Solvothermal Synthesis on the Specific Surface Area and Catalytic Performance of MgF2 Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Gohari-Bajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (16), pp.3566. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13163566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting cationic vacancies for increased energy densities in dual-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.154-163. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydronium Ions Stabilized in a Titanate-Layered Structure with High Ionic Conductivity: Application to Aqueous Proton Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Durand-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (21), pp.9458-9469. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topotactic desolvation and condensation reactions of 3D Zn&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;TiF&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (taz)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ·S (S = 3H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O or C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;OH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (11), pp.6873-6884. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT03391J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red-Shifted Absorptions of Cation-Defective and Surface-Functionalized Anatase with Enhanced Photoelectrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Díaz-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (6), pp.10929-10938. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b01219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the factors influencing NMR parameters in crystalline materials from the KF–YF 3 binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Dabachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aydar Rakhmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.587-601. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT03241F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Crystalline Structure of ThF 4 with the Combined Use of Neutron Diffraction, 19 F Magic-Angle Spinning-NMR, and Density Functional Theory Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Beneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (24), pp.15350-15360. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01942195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Crystallography, Hydrogen Bonding and Optical Properties of the Novel 2D Hybrid Oxyfluorotitanate [H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;taz]&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;·(Ti&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (11), pp.6873-6884. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled hydroxy-fluorination reaction of anatase to promote Mg 2+ mobility in rechargeable magnesium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (72), pp.10080 - 10083. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC04136A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Intercalation in Anatase Titanium Vacancies and the Role of Local Anionic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Swiatoska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Baddour-Hadjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (9), pp.3078-3089. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of the composition and structural features in fluoride ion conductivity in tysonite Ce1-xSrxF3-x solid solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belto Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (11), pp.3761-3769. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6dt04714a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible magnesium and aluminium ions insertion in cation-deficient anatase TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (11), pp.1142-1148. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride solid electrolytes : from microcrystalline to nanostructured tysonite-type La0.95Ba0.05F2.95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 692, pp.980-988. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.09.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify OH groups in TiOF2 and their impact on the lithium intercalation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.113 - 118. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation-Dependent Composition and O/F Ordering in NbO 2 F and TaO 2 F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Dabachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Galven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (9), pp.5219 - 5232. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Lepidocrocite Type Structure Isolated by Revisiting the Sol–Gel Chemistry of Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : A New Anode Material for Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (19), pp.8313-8324. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b02674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal Temperature Drives Morphological and Compositional Changes through Dehydroxyfluorination in Anatase Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf J. Borkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.192-197. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201601160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid Fluoride Electrolytes and Their Composite with Carbon: Issues and Challenges for Rechargeable Solid State Fluoride-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (45), pp.24962-24970. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Insights into Nanoparticle Formation of Hydroxyfluorinated Anatase Featuring Titanium Vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf J. Borkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (14), pp.7182-7187. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of Ba$_5$ AlF$_{13}$ by coupling electron, synchrotron and neutron powder diffraction, solid-state NMR and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Suchomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.15565. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6dt02454h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–Gel Chemistry of Titanium Alkoxide toward HF: Impacts of Reaction Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (9), pp.5441-5447. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride solid electrolytes: investigation of the tysonite-type solid solutions La1-xBaxF3-x (x &amp;lt; 0.15).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belto Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Crosnier-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (45), pp.19625-19635. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT02321A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High substitution rate in TiO2 anatase nanoparticles with cationic vacancies for fast lithium storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (14), pp.5014-5019. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Sm1-xCaxFe3-x tysonite solid solution as a solid-state electrolyte : relationship between structural features and F- ionic conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belto Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (45), pp.25170-25179. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural refinement of the RT LaOF phases by coupling powder X-Ray diffraction, 19 F and 139 La solid state NMR and DFT calculations of the NMR parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Dabachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (47), pp.20675 - 20684. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT04028K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR parameters in column 13 metal fluoride compounds (AlF3, GaF3, InF3 and TlF) from first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamata Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59-60, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F−/OH− substitution in [H4tren]4+ and [H3tren]3+ hydroxyfluorotitanates(IV) and classification of tren cation configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncovalent Chalcogen Bonds and Disulfide Conformational Change in the Cystamine-Based Hybrid Perovskite [H3N(CH2)2SS(CH2)2NH3]PbIII4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.364-376. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201301017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of α-LaZr2F11 by coupling X-ray powder diffraction, 19F solid state NMR and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NbF5 and TaF5: Assignment of F-19 NMR resonances and chemical bond analysis from GIPAW calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamata Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207, pp.208. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Investigation of α- and β-Sodium Hexafluoroarsenate, NaAsF6, by Variable Temperature X-ray Powder Diffraction and Multinuclear Solid-State NMR, and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.11682. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3040727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR parameters in alkali, alkaline earth and rare earth fluorides from first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (41), pp.18539-18550. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21253B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Oxyfluoride Pyrochlores Li2-xLa(1+x)/3□(2x-1)/3B2O6F (B = Nb, Ta): Average and Local Structure Characterization by XRD, TEM and 19F Solid-State NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Galven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (33), pp.5272-5283. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201000599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State 19F MAS NMR Investigation of Fluoride Ion Mobility in Lead Fluorides: Correlation with Anionic Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (4), pp.1585-1594. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm9030182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly fluorinated silica obtained by direct F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-gas fluorination: stability and unprecedented fluorosilicate species revealed by solid state NMR investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lataste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tressaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (43), pp.18652-18660. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9087628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-quantum 19F-19F dipolar recoupling at ultra-fast magic angle spinning NMR: Apllication to the assignment of 19F spectra of inorganic fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (44), pp.10391-10395. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b914468d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assignment of 19F MAS NMR spectra of fluoroaluminates using through-space spectral edition of 19F–27Al and 19F–19F connectivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (6), pp.950-957. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b812091a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of amorphous silica generated by the fluoride method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. Demyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tressaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (2), pp.151-156. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0020168509020083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Al-based fluoride-oxide materials with core-shell morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (32), pp.12374-12380. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp801310e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave synthesis of an aluminum fluoride hydrate with cationic vacancies: structure, thermal stability, and acidic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (22), pp.7095-7106. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm8023617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of β-Pb2ZnF6 by coupling multinuclear solid state NMR, powder XRD and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.6150-6158. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b810863c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured aluminium hydroxyfluorides derived from b-AlF3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Pechev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (4), pp.1459-1469. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm702603b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the local environments of fluorine in Ce-based fluorite-type oxyfluorides with 19F MAS NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (3), pp.860-866. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp075130+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Powder Diffraction, Multinuclear and Multidimensional NMR Structural Investigation of Pb5Ga3F19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goutenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (23), pp.10895-10905. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic801044j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations and acidic properties of high surface area pyrochlore aluminium hydroxyfluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (21), pp.2483-2492. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b718856k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19F high speed MAS NMR investigation of AlF63- octahedron connectivity in fluoroaluminate glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (22-23), pp.2231-2236. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca 2+ /vacancies and O 2− /F − ordering in new oxyfluoride pyrochlores Li 2x Ca 1.5−x □ 0.5−x M 2 O 6 F (M = Nb,Ta) for 0 ≤ x ≤ 0.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Crosnier-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Galven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.2457-2466. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b701863k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New highly divided Ce-Ca-based oxyfluorides with UV-Shielding properties: study of the Ce1-xCaxO2-x and Ce1-xCaxO2-x-y/2Fy series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Kihn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Montardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tressaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (21), pp.5110-5121. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm071482h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between 27Al quadrupolar parameters and AlF63- octahedron connectivity in crystalline and glassy fluoroaluminates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.1980-1988. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200601148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbnI4n+2(2n+2) ribbons (n = 3, 5) as dimensional reductions of 2D perovskite layers in cystamine cation based hybrids, also incorporating iodine molecules or reversible guest water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.965-970. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b617225c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskite Resulting from the Solid-State Reaction between the Organic Cations and Perovskite Layers of α1-(Br-(CH 2 ) 2 -NH 3 ) 2 PbI 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (15), pp.6148-6154. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic070240g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Structural Analysis of Fluoroaluminates Using DFT Calculations of 27Al Electric Field Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (46), pp.11873-18884. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0740696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced band gap hybrid perovskites resulting from combined hydrogen and halogen bonding at the organic-inorganic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (3), pp.600-607. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm062380e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Heteronuclear J-Coupling Measurements in Dilute Spin Systems using the multiple-quantum filtered J-resolved experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.2720-2722. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b703321d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27Al NMR experiments and quadrupolar parameter ab initio calculations: Crystallographic structure refinement of beta-Ba3AlF9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 424 (4-6), pp.321-326. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2006.04.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinuclear High Resolution NMR study of compounds from the ternary system NaF-CaF2-AlF3: from determination to modeling of NMR parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.10215-10223. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061348j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19F High Magnetic Field NMR Study of β-ZrF4 and CeF4: from Spectra Reconstruction to Correlation between Fluorine Sites and 19F Isotropic Chemical Shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (26), pp.10636-10641. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061339a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations of beta-CaAlF5 by coupling powder XRD, NMR, EPR and spectroscopic parameter calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 178 (12), pp.3655-3661. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2005.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster models and ab initio calculations of 19F NMR isotropic chemical shifts for inorganic fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (20), pp.10270-10278. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp046763g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluorures inorganiques, des matériaux modèles pour tester les méthodes de calcul de paramètres RMN (déplacement chimique et paramètres quadripolaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3-4), pp.403-416. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field gradients in fluoride crystalline powders: correlation of NMR measurements with ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.y Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Calvayrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (4), pp.241-251. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2003.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between 19 F Environment and Isotropic Chemical Shift in Barium and Calcium Fluoroaluminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (8), pp.2474-2485. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic049956r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaporation of rare-earth chlorides: application to vapor phase deposition of rare earth-doped fluoride glass waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dugopolovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 276 (1-3), pp.72-77. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(00)00269-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear magnetic resonance quadrupolar parameters and short range order in disordered ionic fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (26), pp.5775-5788. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/26/323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural phase transition in AlF3: An EPR study of doped powder samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stösser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03162111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (2), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-2040(99)00057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From crystalline to glassy gallium fluoride materials: an NMR study of and quadrupolar nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (3-4), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-2040(99)00027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of fluorine octahedron connectivities in transition metal fluoride glasses by solid-state magic-angle-spinning nuclear magnetic resonance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9 (31), pp.6719-6736. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/9/31/022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Electron Paramagnetic Resonance a Valuable Technique for Structural Study of PZG Glass through Recrystallization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 121 (1), pp.149-157. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1996.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local field distribution of in transition metal fluoride glasses investigated by electron paramagnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (23), pp.4339-4350. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/8/23/023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short range ordering in transition metal fluoride glasses as shown by EPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 184, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-3093(94)00609-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron paramagnetic resonance determination of the local field distribution acting on Cr 3+ and Fe 3+ in transition metal fluoride glasses (TMFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (20), pp.3853-3862. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/7/20/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range order quantification in transition metal fluoride glasses (TMFG) through EPR spectra simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buzare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (25), pp.4829-4846. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/7/25/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPR structural investigations of transition metal fluoride glasses (TMFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 161, pp.112-117. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-3093(93)90680-V⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Lone Pairs and Fluoride-Ion Disorder in Cubic-BaSnF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Solid State Ionics (SSI24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Parameters Modelling of CaTiF6∙2H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Ampere and International Society of Magnetic Resonance (ISMAR), Sep 2022, Chamonix Mont-Blanc, France. pp.RT 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling correlated disorder in cubic heteroanionic oxyfluoride TiOF$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf J. Borkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Ampere and International Society of Magnetic Resonance (ISMAR), Sep 2022, Chamonix Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modeling of O/F Correlated Disorder in NbOF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and TaOF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Ampere and International Society of Magnetic Resonance (ISMAR), Sep 2022, Chamonix Mont-Blanc, France. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27111496.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations et modélisations structurales de fluorures inorganiques désordonnés : apports de la RMN du solide et des calculs DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français de Chimie du Fluor, CFCF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modeling of Disordered Inorganic Oxyfluorides by Coupling Solid State NMR and DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d’automne RMN Grand Bassin Parisien « FR2950 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LRMN-ICMMO, Université Paris-Saclay, Nov 2021, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27111955.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth-doped fluoride-glass channel waveguides for optical amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Integrated Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, San Jose, CA, United States. pp.130-138, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.382850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of EPR spectra and distribution of fine-structure parameters of ions with spin above 0.5 in disordered solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Hertzian Optics and Dielectrics (OHD 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GROUPEMENT AMPERE, Sep 1999, Besançon, Université de Bourgogne-Franche-Comté., France. pp.S17-S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure of transition metal fluoride glasses: EPR of Cr3+ and Fe3+ and molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Hertzian Optics and Dielectrics (OHD 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GROUPEMENT AMPERE, Sep 1999, Besançon, Université de Bourgogne-Franche-Comté., France. pp.S21-S24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPR, NMR and molecular dynamics in fluoride glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Glasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Cargèse, France. pp.264-267, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1301470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Structurale de Fluorures Inorganiques Désordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale, JED-3M445</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Le Mans, France. figshare, 2021, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27115426.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Short and Medium Range Order in Al-based Fluorides using High Resolution Solid State Nuclear Magnetic Resonance and Parameter Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functionalized Inorganic Fluorides: Synthesis, Characterizations &amp; Properties of Nanostructured Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.141-174, 2010, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470660768.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Legein </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Thématique Cristallochimie d'Oxydes et de Fluorures Inorganiques (COFI) - IMMM, UMR 6283 CNRS, Le Mans Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7426-8817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17739868X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-3553-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 : Habilitation à diriger des recherches, Université du Maine (UdM)&amp;quot;Apports de la RMN haute résolution solide et de la modélisation des paramètres RMN à la caractérisation structurale de fluorures cristallisés et vitreux&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 : CAPES de Sciences Physiques (concours interne, rang : 2ème)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 : Doctorat de l’Université du Maine, Mention Sciences des Matériaux&amp;quot;Etude par RPE de l’ordre local dans les verres fluorés d’éléments de transition&amp;quot;Mention : Très Honorable avec félicitations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990: DEA Sciences des Matériaux, Université du Maine, Mention Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008/ : Professeur des Universités, section 33, UdM (nommé le 01/09/2008, PR1C le 01/09/2015, PREX1 le 01/09/2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997/2008 : Maître de Conférences, section 33, UdM (nommé le 01/11/97, 1ère classe le 01/09/2000, classe normale au 01/06/2001)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996/1997 : Professeur certifié de Sciences Physiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994/1996 : Attaché Temporaire d’Enseignement et de Recherche, UdM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991/1994 : Allocataire de Recherche MRT, Moniteur de l’Enseignement Supérieur, UdM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’enseignement à distance (EAD) de chimie (L3, M1) de l’UdM de 2000 à 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chef du projet Campus Numérique SCCP (Second Cycle Chimie et Physique) financé lors des appels à projets Campus Numériques 2001 et 2002 du Ministère de l’Education Nationale et de la Recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des projets UVPL (Université Virtuelle en Pays de la Loire)« Maîtrise de Chimie » (2002) et « Reconfiguration de la LCEAD dans le cadre de la réforme LMD » (2004).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du M1 chimie par EAD (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-lemans.fr/master/1-chimie-ead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) depuis 2012 (refonte en 2020), du projet de M2 chimie par EAD (2021) puis du master (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-lemans.fr/master/2-chimie-ead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) chimie par EAD depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Co-encadrant des thèses de Monique Body (33%, 2002/2005) [T1] et Charlotte Martineau (50%, 2005/2008) [T2].o Coordinateur scientifique du projet régional (2009/2012) RMN Multidimensionnelle et Modélisation des Matériaux en Pays de la Loire (RMN3MPL).o Co-directeur des thèses de Mamata Biswal (40%, 2009/2013) [T3], Jamal Dabachi (40%, 2013/2017) [T4] et Ouail Zakary (50%, 2020/2023) [T5].o Co-animateur thématique Matériaux Inorganiques de l’IMMM de 2017 à 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T1. Monique Body&amp;quot;Détermination et modélisation des paramètres de Résonance Magnétique Nucléaire de 19F et 27Al dans des fluoroaluminates : relation avec la structure à courte et moyenne distance&amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2005LEMA1008</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cyberdoc.univ-lemans.fr/theses/2005/2005LEMA1008.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T2. Charlotte Martineau&amp;quot;Caractérisation structurale de fluorures inorganiques par RMN du solide haute résolution multidimensionnelle et multi-noyaux&amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/fr/2008LEMA1023</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cyberdoc.univ-lemans.fr/theses/2008/2008LEMA1023.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T3. Mamata Biswal&amp;quot;Détermination et calcul premiers principes, par la méthode PAW/GIPAW, de paramètres RMN de fluorures inorganiques&amp;quot;</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2013LEMA1025</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-01015856</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T4. Jamal Dabachi&amp;quot;Etude par RMN du solide multi-noyaux et modélisation des paramètres RMN de fluorures et d’oxyfluorures inorganiques&amp;quot;</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2017LEMA1006</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tel.archives-ouvertes.fr/tel-01822377</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">T5. Ouail Zakary&amp;quot;Structural Modeling of oxygen-fluorine ordering in transition metal inorganic oxyfluorides&amp;quot;</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/2023LEMA1026</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-04412685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Membre du Conseil d'Administration de l’UFR Sciences et Techniques de 1999 à 2003 et de 2019 à 2023.o Membre de commissions de spécialistes : 31/32/33ème sections de l’Université d’Angers de 2004 à 2008 (suppléant) et 33ème section de l’UdM de 2007 à 2008 (titulaire).o Membre du Conseil Scientifique (CS) de l’UdM de 2005 à 2007.o Membre de la commission consultative d’établissement (CCE) Chimie (sections CNU 32 & 33) de 2009 à 2021.o Membre et coordinateur adjoint de la CCE 10 (sections CNU 31, 32 & 33) depuis 2022.o Ecole Doctorale (ED) 3MPL : membre du conseil et de la cellule de site de 2008 à 2012, correspondant formation pour le site du Mans de 2010 à 2012.o Membre du conseil du Collège Doctoral (CD) de l’UdM de 2009 à 2012.o Directeur du CD de l’UdM de 2012 à 2016, membre du CS et du COS Formation Doctorale de la COMUE L’UNAM (L’Université Nantes Angers Le Mans), de 2012 à 2015, …o Co-pilote du groupe de travail (GT) doctorat de la COMUE Université Bretagne Loire (UBL) de mars 2014 à janvier 2016.o Directeur du Pôle Doctoral [1] du Mans, membre de la commission, du GT &amp;quot;concevoir l’offre de formation&amp;quot;, des CoPil Doctoriales (2017, 2018 et 2019) et MT180 de l’Ecole des Docteurs (EdD) de l’UBL puis Bretagne-Loire [2] de 2017 à 2021.o Membre du CoPil HRS4R de Le Mans Université (LMU) [3] de 2019 à 2021 [4].o Co-porteur (avec mes 2 homologues angevine et nantaise) du projet de CD Pays de la Loire (2020 & 2021): défintion des missions et moyens (RH et budget), évaluation HCERES (rédaction du dossier d'évaluation et présentation du bilan-projet du Collège Doctoral Pays de la Loire), textes réglementaires (charte doctorat,...).o Directeur adjoint de l'IMMM depuis 02/2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1] L’arrêté du 25 mai 2016 sur la formation doctorale a entériné l’existence des dispositifs transversaux appelés collège doctoraux, « chargés d’organiser la politique doctorale, de contribuer à sa visibilité et à la mutualisation des activités des écoles doctorales… au niveau d’un site », typiquement une COMUE. Les « collèges doctoraux » ligériens ont donc été rebaptisés « pôles doctoraux ».[2] Dissolution de l’UBL le 31/12/2019.[3] L’UdM a adopté une nouvelle identité en 2017.[4] </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.univ-lemans.fr/fr/recherche/hrs4r.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data for “Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27105970.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data for “Revealed Preferential Short-Range Anion Ordering in Disordered RbM&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F (M = Nb, Ta) Pyrochlore-Type Oxyfluorides”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.5764-5777. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.28263374.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Magnitudes of Second-Order Jahn-Teller Effect in Isostructural NaMO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;, Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt;) Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1010, pp.177457. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealed Preferential Short-Range Anion Ordering in Disordered RbM&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F (M = Nb, Ta) Pyrochlore-Type Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.6764-6777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced cycle life and expanded voltage window in aqueous proton full cells using TiO2 negative electrodes with cationic vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Toorabally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lantelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (20), pp.10238-10248. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Micro-Structure-Transport Relationships of the Fluoride-Ion Conductor t-BaSnF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Synthesized by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosios Famprikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morcrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (16), pp.8076-8087. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mechanochemistry affects the composition and properties of disordered fluorite BaSnF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (G1), pp.343-352. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Anion-Disorder in Heteroanionic Cubic TiOF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (31), pp.21889-21902. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c06304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Storage of Elemental Fluorine in Nanostructured Cerium Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Camus-Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (15), pp.17816-17828. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c03024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical and Chemical Reactivities of Titanium Oxide-Based Materials with a Chloroaluminate Ionic Liquid Electrolyte for Aluminum Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (21), pp.9852-9862. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c01840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure and &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt;F NMR parameters modelling of CaTiF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; yielding to a revision of the bond-valence parameters for the Ti&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;/F&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; ion pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.123793. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03830435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modeling of O/F Correlated Disorder in TaOF 3 and NbOF 3– x (OH) x by Coupling Solid-State NMR and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (40), pp.16627-16640. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Lone Pairs and Fluoride-Ion Disorder in Cubic-BaSnF 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (43), pp.23739-23754. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c08232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering of a nanoconfined water network around zinc Ions induces high proton conductivity in layered titanate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), pp.3967-3975. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation–exfoliation processes during ionic exchange reactions from sodium lepidocrocite-type titanate toward a proton-based trititanate structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Durand-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (17), pp.10498-10508. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1cp00352f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgF2-Based Organized Porous Inorganic Nanofluorides as Heterogeneous Catalysts for Fluorination of 2-Chloropyridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Goharibajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Camus-Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Arrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (10), pp.10601 - 10612. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c01768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled morphology synthesis of nanostructured β-AlF3– x(OH)x with tunable specific surface area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Camus-Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.5914-5927. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Insights into Aluminium‐Ion Insertion in Defective Anatase for Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (43), pp.19247-19253. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202007983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Various Parameters of the Microwave-Assisted Solvothermal Synthesis on the Specific Surface Area and Catalytic Performance of MgF2 Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Gohari-Bajestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (16), pp.3566. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13163566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting cationic vacancies for increased energy densities in dual-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.154-163. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2019.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydronium Ions Stabilized in a Titanate-Layered Structure with High Ionic Conductivity: Application to Aqueous Proton Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seongkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvinder Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Durand-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (21), pp.9458-9469. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topotactic desolvation and condensation reactions of 3D Zn&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;TiF&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (taz)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ·S (S = 3H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O or C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;OH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (11), pp.6873-6884. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0DT03391J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red-Shifted Absorptions of Cation-Defective and Surface-Functionalized Anatase with Enhanced Photoelectrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Díaz-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (6), pp.10929-10938. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b01219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the factors influencing NMR parameters in crystalline materials from the KF–YF 3 binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Dabachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aydar Rakhmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.587-601. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT03241F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Crystallography, Hydrogen Bonding and Optical Properties of the Novel 2D Hybrid Oxyfluorotitanate [H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;taz]&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;·(Ti&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (11), pp.6873-6884. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Crystalline Structure of ThF 4 with the Combined Use of Neutron Diffraction, 19 F Magic-Angle Spinning-NMR, and Density Functional Theory Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Klipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Beneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (24), pp.15350-15360. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01942195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled hydroxy-fluorination reaction of anatase to promote Mg 2+ mobility in rechargeable magnesium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (72), pp.10080 - 10083. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC04136A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Intercalation in Anatase Titanium Vacancies and the Role of Local Anionic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Swiatoska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Baddour-Hadjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (9), pp.3078-3089. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride solid electrolytes : from microcrystalline to nanostructured tysonite-type La0.95Ba0.05F2.95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 692, pp.980-988. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.09.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of the composition and structural features in fluoride ion conductivity in tysonite Ce1-xSrxF3-x solid solutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belto Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (11), pp.3761-3769. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6dt04714a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible magnesium and aluminium ions insertion in cation-deficient anatase TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinari Koketsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (11), pp.1142-1148. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify OH groups in TiOF2 and their impact on the lithium intercalation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.113 - 118. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation-Dependent Composition and O/F Ordering in NbO 2 F and TaO 2 F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Dabachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Galven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (9), pp.5219 - 5232. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Lepidocrocite Type Structure Isolated by Revisiting the Sol–Gel Chemistry of Anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : A New Anode Material for Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle G Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (19), pp.8313-8324. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b02674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal Temperature Drives Morphological and Compositional Changes through Dehydroxyfluorination in Anatase Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf J. Borkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.192-197. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201601160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid Fluoride Electrolytes and Their Composite with Carbon: Issues and Challenges for Rechargeable Solid State Fluoride-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Gabriela Porras Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (45), pp.24962-24970. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of Ba$_5$ AlF$_{13}$ by coupling electron, synchrotron and neutron powder diffraction, solid-state NMR and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Suchomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.15565. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6dt02454h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Insights into Nanoparticle Formation of Hydroxyfluorinated Anatase Featuring Titanium Vacancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf J. Borkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (14), pp.7182-7187. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–Gel Chemistry of Titanium Alkoxide toward HF: Impacts of Reaction Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (9), pp.5441-5447. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride solid electrolytes: investigation of the tysonite-type solid solutions La1-xBaxF3-x (x &amp;lt; 0.15).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belto Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Crosnier-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (45), pp.19625-19635. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT02321A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High substitution rate in TiO2 anatase nanoparticles with cationic vacancies for fast lithium storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (14), pp.5014-5019. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Sm1-xCaxFe3-x tysonite solid solution as a solid-state electrolyte : relationship between structural features and F- ionic conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belto Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (45), pp.25170-25179. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural refinement of the RT LaOF phases by coupling powder X-Ray diffraction, 19 F and 139 La solid state NMR and DFT calculations of the NMR parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Dabachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (47), pp.20675 - 20684. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5DT04028K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR parameters in column 13 metal fluoride compounds (AlF3, GaF3, InF3 and TlF) from first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamata Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59-60, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F−/OH− substitution in [H4tren]4+ and [H3tren]3+ hydroxyfluorotitanates(IV) and classification of tren cation configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hémon-Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncovalent Chalcogen Bonds and Disulfide Conformational Change in the Cystamine-Based Hybrid Perovskite [H3N(CH2)2SS(CH2)2NH3]PbIII4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.364-376. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201301017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of α-LaZr2F11 by coupling X-ray powder diffraction, 19F solid state NMR and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NbF5 and TaF5: Assignment of F-19 NMR resonances and chemical bond analysis from GIPAW calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamata Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 207, pp.208. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Investigation of α- and β-Sodium Hexafluoroarsenate, NaAsF6, by Variable Temperature X-ray Powder Diffraction and Multinuclear Solid-State NMR, and DFT Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.11682. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3040727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR parameters in alkali, alkaline earth and rare earth fluorides from first principle calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biswal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (41), pp.18539-18550. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21253B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State 19F MAS NMR Investigation of Fluoride Ion Mobility in Lead Fluorides: Correlation with Anionic Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (4), pp.1585-1594. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm9030182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Oxyfluoride Pyrochlores Li2-xLa(1+x)/3□(2x-1)/3B2O6F (B = Nb, Ta): Average and Local Structure Characterization by XRD, TEM and 19F Solid-State NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Galven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (33), pp.5272-5283. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201000599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-quantum 19F-19F dipolar recoupling at ultra-fast magic angle spinning NMR: Apllication to the assignment of 19F spectra of inorganic fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. A. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trébosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (44), pp.10391-10395. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b914468d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly fluorinated silica obtained by direct F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-gas fluorination: stability and unprecedented fluorosilicate species revealed by solid state NMR investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lataste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tressaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (43), pp.18652-18660. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9087628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assignment of 19F MAS NMR spectra of fluoroaluminates using through-space spectral edition of 19F–27Al and 19F–19F connectivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (6), pp.950-957. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b812091a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of amorphous silica generated by the fluoride method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. P. Demyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tressaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (2), pp.151-156. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0020168509020083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured aluminium hydroxyfluorides derived from b-AlF3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Pechev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (4), pp.1459-1469. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm702603b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the local environments of fluorine in Ce-based fluorite-type oxyfluorides with 19F MAS NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (3), pp.860-866. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp075130+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave synthesis of an aluminum fluoride hydrate with cationic vacancies: structure, thermal stability, and acidic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (22), pp.7095-7106. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm8023617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure determination of β-Pb2ZnF6 by coupling multinuclear solid state NMR, powder XRD and ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.6150-6158. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b810863c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Al-based fluoride-oxide materials with core-shell morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (32), pp.12374-12380. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp801310e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Powder Diffraction, Multinuclear and Multidimensional NMR Structural Investigation of Pb5Ga3F19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goutenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (23), pp.10895-10905. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic801044j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations and acidic properties of high surface area pyrochlore aluminium hydroxyfluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (21), pp.2483-2492. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b718856k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca 2+ /vacancies and O 2− /F − ordering in new oxyfluoride pyrochlores Li 2x Ca 1.5−x □ 0.5−x M 2 O 6 F (M = Nb,Ta) for 0 ≤ x ≤ 0.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Crosnier-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Galven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.2457-2466. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b701863k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19F high speed MAS NMR investigation of AlF63- octahedron connectivity in fluoroaluminate glasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (22-23), pp.2231-2236. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New highly divided Ce-Ca-based oxyfluorides with UV-Shielding properties: study of the Ce1-xCaxO2-x and Ce1-xCaxO2-x-y/2Fy series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Sronek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Kihn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Montardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tressaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (21), pp.5110-5121. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm071482h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between 27Al quadrupolar parameters and AlF63- octahedron connectivity in crystalline and glassy fluoroaluminates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.1980-1988. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200601148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbnI4n+2(2n+2) ribbons (n = 3, 5) as dimensional reductions of 2D perovskite layers in cystamine cation based hybrids, also incorporating iodine molecules or reversible guest water molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.965-970. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b617225c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Perovskite Resulting from the Solid-State Reaction between the Organic Cations and Perovskite Layers of α1-(Br-(CH 2 ) 2 -NH 3 ) 2 PbI 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (15), pp.6148-6154. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic070240g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Structural Analysis of Fluoroaluminates Using DFT Calculations of 27Al Electric Field Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (46), pp.11873-18884. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0740696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced band gap hybrid perovskites resulting from combined hydrogen and halogen bonding at the organic-inorganic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (3), pp.600-607. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm062380e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Heteronuclear J-Coupling Measurements in Dilute Spin Systems using the multiple-quantum filtered J-resolved experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.2720-2722. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b703321d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19F High Magnetic Field NMR Study of β-ZrF4 and CeF4: from Spectra Reconstruction to Correlation between Fluorine Sites and 19F Isotropic Chemical Shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (26), pp.10636-10641. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061339a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinuclear High Resolution NMR study of compounds from the ternary system NaF-CaF2-AlF3: from determination to modeling of NMR parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.10215-10223. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061348j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27Al NMR experiments and quadrupolar parameter ab initio calculations: Crystallographic structure refinement of beta-Ba3AlF9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 424 (4-6), pp.321-326. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2006.04.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations of beta-CaAlF5 by coupling powder XRD, NMR, EPR and spectroscopic parameter calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 178 (12), pp.3655-3661. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2005.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster models and ab initio calculations of 19F NMR isotropic chemical shifts for inorganic fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (20), pp.10270-10278. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp046763g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field gradients in fluoride crystalline powders: correlation of NMR measurements with ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.y Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Calvayrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (4), pp.241-251. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2003.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluorures inorganiques, des matériaux modèles pour tester les méthodes de calcul de paramètres RMN (déplacement chimique et paramètres quadripolaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3-4), pp.403-416. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between 19 F Environment and Isotropic Chemical Shift in Barium and Calcium Fluoroaluminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (8), pp.2474-2485. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic049956r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaporation of rare-earth chlorides: application to vapor phase deposition of rare earth-doped fluoride glass waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dugopolovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 276 (1-3), pp.72-77. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(00)00269-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear magnetic resonance quadrupolar parameters and short range order in disordered ionic fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (26), pp.5775-5788. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/26/323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural phase transition in AlF3: An EPR study of doped powder samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stösser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03162111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (2), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-2040(99)00057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From crystalline to glassy gallium fluoride materials: an NMR study of and quadrupolar nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (3-4), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-2040(99)00027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of fluorine octahedron connectivities in transition metal fluoride glasses by solid-state magic-angle-spinning nuclear magnetic resonance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9 (31), pp.6719-6736. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/9/31/022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local field distribution of in transition metal fluoride glasses investigated by electron paramagnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (23), pp.4339-4350. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/8/23/023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Electron Paramagnetic Resonance a Valuable Technique for Structural Study of PZG Glass through Recrystallization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 121 (1), pp.149-157. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jssc.1996.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short range ordering in transition metal fluoride glasses as shown by EPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 184, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-3093(94)00609-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron paramagnetic resonance determination of the local field distribution acting on Cr 3+ and Fe 3+ in transition metal fluoride glasses (TMFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (20), pp.3853-3862. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/7/20/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-range order quantification in transition metal fluoride glasses (TMFG) through EPR spectra simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Buzare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7 (25), pp.4829-4846. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/7/25/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPR structural investigations of transition metal fluoride glasses (TMFG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacoboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 161, pp.112-117. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-3093(93)90680-V⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Lone Pairs and Fluoride-Ion Disorder in Cubic-BaSnF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briséïs Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Solid State Ionics (SSI24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Parameters Modelling of CaTiF6∙2H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dambournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Ampere and International Society of Magnetic Resonance (ISMAR), Sep 2022, Chamonix Mont-Blanc, France. pp.RT 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling correlated disorder in cubic heteroanionic oxyfluoride TiOF$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf J. Borkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Ampere and International Society of Magnetic Resonance (ISMAR), Sep 2022, Chamonix Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modeling of O/F Correlated Disorder in NbOF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and TaOF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Conference on Magnetic Resonance in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Ampere and International Society of Magnetic Resonance (ISMAR), Sep 2022, Chamonix Mont-Blanc, France. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27111496.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations et modélisations structurales de fluorures inorganiques désordonnés : apports de la RMN du solide et des calculs DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français de Chimie du Fluor, CFCF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modeling of Disordered Inorganic Oxyfluorides by Coupling Solid State NMR and DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d’automne RMN Grand Bassin Parisien « FR2950 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LRMN-ICMMO, Université Paris-Saclay, Nov 2021, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27111955.v2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth-doped fluoride-glass channel waveguides for optical amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Integrated Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, San Jose, CA, United States. pp.130-138, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.382850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure of transition metal fluoride glasses: EPR of Cr3+ and Fe3+ and molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Hertzian Optics and Dielectrics (OHD 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GROUPEMENT AMPERE, Sep 1999, Besançon, Université de Bourgogne-Franche-Comté., France. pp.S21-S24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of EPR spectra and distribution of fine-structure parameters of ions with spin above 0.5 in disordered solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Hertzian Optics and Dielectrics (OHD 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GROUPEMENT AMPERE, Sep 1999, Besançon, Université de Bourgogne-Franche-Comté., France. pp.S17-S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPR, NMR and molecular dynamics in fluoride glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Glasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Cargèse, France. pp.264-267, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1301470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Structurale de Fluorures Inorganiques Désordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouail Zakary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale, JED-3M445</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Le Mans, France. figshare, 2021, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.27115426.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Short and Medium Range Order in Al-based Fluorides using High Resolution Solid State Nuclear Magnetic Resonance and Parameter Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buzaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functionalized Inorganic Fluorides: Synthesis, Characterizations &amp; Properties of Nanostructured Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.141-174, 2010, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470660768.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9FC45C1"/>
+    <w:nsid w:val="20586BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C3F3242"/>
+    <w:nsid w:val="F56F2022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33BB132A"/>
+    <w:nsid w:val="DCDCBB4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-legein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7426-8817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17739868X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3553-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/master/1-chimie-ead" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/master/2-chimie-ead" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2005LEMA1008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cyberdoc.univ-lemans.fr/theses/2005/2005LEMA1008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/2008LEMA1023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cyberdoc.univ-lemans.fr/theses/2008/2008LEMA1023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2013LEMA1025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01015856" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2017LEMA1006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01822377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LEMA1026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04412685" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/recherche/hrs4r.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Zakary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.28263374.v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27105970.v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bris&#233;&#239;s Mercadier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.361" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Famprikis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Toorabally" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sorriaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taylor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantelme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Camus-G&#233;not" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c03024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04882226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongkoo Kang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G Reeves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leclerc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01840" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Morgan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Squires" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c06304" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03830435v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123793" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02844" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c08232" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Aguilar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04421" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00352f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawen Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01768" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guiet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morgan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinari Koketsu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Ma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202007983" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02961375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Gohari-Bajestani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Auguste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie H&#233;mon-Ribaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13163566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02468860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.10.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03658" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03026120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03391J" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay T. Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Real" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01219" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Dabachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03241F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01942195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klipfel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Bene&#353;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02683" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01896864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC04136A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatoska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belto Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chable" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04714a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Morgan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4976" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.09.135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10P0MHPC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.11.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Galven" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00355" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02674" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J. Borkiewicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601160" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grenier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chretien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07988" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01259" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vivet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02454h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00910" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Crosnier-Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02321A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Corradini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b01407" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232331v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT04028K" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sadoc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Biswal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2014.01.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQ17XGJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984410v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.05.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J32Z79P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.12.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0JFZ6NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.09.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6PS0ML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biswal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Body" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corbel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sadoc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3040727" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21253B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984406v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buzar&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000599" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWF0Z3LZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Buzar&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9030182" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438500v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lataste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tressaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9087628" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640100v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. A. Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914468d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z75RNR8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812091a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3WJ5MRZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355771v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Demyanova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0020168509020083" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7J12DKS8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319785v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feist" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801310e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LG8LPNCX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339896v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8023617" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8TCJ0GZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332543v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b810863c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9XFRHC98-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259489v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702603b" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CRH875B4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255890v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sronek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075130+" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357617v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutenoire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801044j" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BX6VNRJ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295569v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718856k" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9TG8TN2G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186105v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.03.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ7FVT8P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984403v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Berre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701863k" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E3D3E2122192872F5CC86BE4D5EC66F79897858/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177966v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Kihn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Montardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071482h" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HD981P6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186106v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200601148" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8XVLXRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Bi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617225c" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F908F98B20E721E676410D84EB3A9BE46D80623A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984405v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sourisseau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic070240g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V3DCNZCG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186109v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0740696" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CWH23NM6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sourisseau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062380e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV2NT9VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703321d" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B3P52NGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186104v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvayrac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.04.091" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCG36VF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Buzar&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061348j" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0CF8VNBF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115872v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061339a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3DXZ8ZLC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186099v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.09.021" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QTL47L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186094v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046763g" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZS5J4NFH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984395v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.02.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL5PKZVK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984394v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Buzar&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calvayrac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2003.09.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXCJV5JM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic049956r" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984393v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dugopolovski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00269-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F66264F140F0143D6894E8EF9F3CA72AD372996/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984392v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buzar&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/26/323" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984189v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scholz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. St&#246;sser" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03162111" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S9J5DJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984164v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(99)00057-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984181v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(99)00027-2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACFCFECBD3576755FE30537AE778D3F99736340C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984090v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/31/022" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacoboni" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1996.0022" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MFGWKVR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984087v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buzar&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/23/023" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984062v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(94)00609-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDKB8J6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984067v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Buzare" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/20/006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984071v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buzare" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/25/008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984054v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(93)90680-V" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG20CDWB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286030v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286027v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285923v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195177v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27111496.v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287392v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195169v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27111955.v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984892v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fonteneau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.382850" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285766v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285759v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984908v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1301470" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195156v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27115426.v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984407v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470660768.ch5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-legein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7426-8817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17739868X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3553-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/master/1-chimie-ead" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/master/2-chimie-ead" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2005LEMA1008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cyberdoc.univ-lemans.fr/theses/2005/2005LEMA1008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/2008LEMA1023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cyberdoc.univ-lemans.fr/theses/2008/2008LEMA1023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2013LEMA1025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01015856" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2017LEMA1006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01822377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LEMA1026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04412685" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lemans.fr/fr/recherche/hrs4r.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Zakary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27105970.v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.28263374.v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Toorabally" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sorriaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taylor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantelme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bris&#233;&#239;s Mercadier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Famprikis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01644" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Morgan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Squires" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c06304" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Camus-G&#233;not" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c03024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04882226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongkoo Kang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G Reeves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01840" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03830435v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123793" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02844" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c08232" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Aguilar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04421" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00352f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawen Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01768" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guiet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morgan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinari Koketsu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Ma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202007983" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02961375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Gohari-Bajestani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Auguste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie H&#233;mon-Ribaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13163566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02468860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.10.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03658" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03026120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03391J" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay T. Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Real" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01219" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Dabachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03241F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01942195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Klipfel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Bene&#353;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02683" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01896864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC04136A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatoska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chable" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.09.135" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10P0MHPC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belto Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt04714a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Morgan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4976" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01400041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.11.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Galven" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00355" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b02674" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf J. Borkiewicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601160" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grenier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chretien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07988" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vivet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02454h" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01259" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00910" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Crosnier-Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02321A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Corradini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b01407" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232331v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT04028K" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sadoc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Biswal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2014.01.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RQ17XGJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984410v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.05.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J32Z79P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.12.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0JFZ6NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.09.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6PS0ML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biswal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Body" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corbel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sadoc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3040727" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21253B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Buzar&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9030182" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984406v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buzar&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000599" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWF0Z3LZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. A. Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914468d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z75RNR8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lataste" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tressaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9087628" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812091a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3WJ5MRZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355771v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Demyanova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0020168509020083" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7J12DKS8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259489v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702603b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CRH875B4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255890v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sronek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075130+" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339896v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8023617" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8TCJ0GZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332543v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b810863c" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9XFRHC98-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feist" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801310e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LG8LPNCX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357617v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goutenoire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801044j" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BX6VNRJ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295569v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718856k" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9TG8TN2G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984403v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Berre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701863k" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E3D3E2122192872F5CC86BE4D5EC66F79897858/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186105v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.03.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ7FVT8P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177966v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Kihn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Montardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071482h" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HD981P6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186106v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200601148" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8XVLXRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Bi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b617225c" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F908F98B20E721E676410D84EB3A9BE46D80623A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984405v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sourisseau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic070240g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V3DCNZCG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186109v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0740696" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CWH23NM6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sourisseau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062380e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV2NT9VQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703321d" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B3P52NGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115872v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061339a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3DXZ8ZLC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Buzar&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061348j" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0CF8VNBF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186104v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvayrac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.04.091" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCG36VF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186099v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.09.021" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0QTL47L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186094v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046763g" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZS5J4NFH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984394v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Buzar&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calvayrac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2003.09.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXCJV5JM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984395v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.02.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL5PKZVK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic049956r" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984393v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dugopolovski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00269-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F66264F140F0143D6894E8EF9F3CA72AD372996/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984392v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buzar&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/26/323" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984189v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scholz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. St&#246;sser" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03162111" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S9J5DJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984164v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(99)00057-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984181v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(99)00027-2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACFCFECBD3576755FE30537AE778D3F99736340C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984090v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/31/022" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984087v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buzar&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacoboni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/23/023" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984077v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1996.0022" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MFGWKVR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984062v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(94)00609-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDKB8J6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984067v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Buzare" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/20/006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984071v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buzare" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/25/008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984054v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(93)90680-V" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG20CDWB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286030v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286027v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285923v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195177v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27111496.v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287392v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195169v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27111955.v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984892v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fonteneau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.382850" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285759v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285766v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984908v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1301470" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195156v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.27115426.v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984407v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470660768.ch5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>