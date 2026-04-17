--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -789,234 +789,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01175664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas, le petit train de l’animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full ou Limited ? La qualité de l’animation à la télévision, entre économie et esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex ICCA, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Socialité en série. La réception des séries télévisées via les réseaux sociaux par les étudiants en cinéma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes : acteurs des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Télévision braconnière. La place du spectateur dans la télévision sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'Un écran à l'autre. Les mutations du spectateur.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995857v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01081524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'Adorno à la reconnaissance culturelle des séries : Six Feet Under, &amp;quot; au-delà &amp;quot; du mélodrame</w:t>
               </w:r>
@@ -1065,234 +1065,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CONSTRUCTION ÉNONCIATIVE ET QUALIFICATION CULTURELLE DES SPECTACLES SPORTIFS. LA FONCTION DU COMMENTAIRE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositifs d'écriture des spectacles sportifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'usage politique du spectateur : contrôle des médias et évolution du droit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux médias et information : convergence et divergence.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grèce. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00560191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'USAGE POLITIQUE DU SPECTATEUR : CONTRÔLE DES MÉDIAS ET ÉVOLUTION DU DROIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">new média and information : convergence and divergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Athens, Grèce. pp.5session/Lenoir_fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557987v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00684247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « longue queue » sans la tête : paradoxes de la diffusion pirate des œuvres audiovisuelles en Chine</w:t>
               </w:r>
@@ -2253,51 +2253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847774v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00683480v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01175664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4360.0482" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00560191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00559906v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00559769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01082212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847774v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00683480v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01175664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4360.0482" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684247v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00560191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00559906v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00559769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01082212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>